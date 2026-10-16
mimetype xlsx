--- v3 (2026-09-01)
+++ v4 (2026-10-16)
@@ -540,57 +540,57 @@
       </c>
       <c r="B2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Jesse's Team</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jesse </t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Jake Berube</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G2" s="2" t="n">
-        <v>14.6</v>
+        <v>13.2</v>
       </c>
       <c r="H2" s="2" t="n">
-        <v>4.8</v>
+        <v>4.7</v>
       </c>
       <c r="I2" s="2" t="n">
-        <v>19.4</v>
+        <v>17.8</v>
       </c>
       <c r="J2" s="2" t="inlineStr"/>
       <c r="K2" s="2" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="n">
         <v>1</v>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Kobi's Team</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Kobi Eberly</t>
         </is>
       </c>
       <c r="E3" s="3" t="inlineStr">
         <is>
@@ -663,180 +663,180 @@
       </c>
       <c r="B5" s="3" t="n">
         <v>3</v>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Trey's Team</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Trey Vita</t>
         </is>
       </c>
       <c r="E5" s="3" t="inlineStr">
         <is>
           <t>Paul Forest</t>
         </is>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G5" s="3" t="n">
-        <v>7</v>
+        <v>6.8</v>
       </c>
       <c r="H5" s="3" t="n">
-        <v>4.7</v>
+        <v>4.4</v>
       </c>
       <c r="I5" s="3" t="n">
-        <v>11.7</v>
+        <v>11.2</v>
       </c>
       <c r="J5" s="3" t="inlineStr"/>
       <c r="K5" s="3" t="n">
         <v>1.8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B6" s="2" t="n">
         <v>4</v>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Mylan's Team</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Mylan </t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>John Gramlich</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G6" s="2" t="n">
-        <v>5.4</v>
+        <v>5.3</v>
       </c>
       <c r="H6" s="2" t="n">
-        <v>3.6</v>
+        <v>3.5</v>
       </c>
       <c r="I6" s="2" t="n">
-        <v>9</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J6" s="2" t="inlineStr"/>
       <c r="K6" s="2" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3" t="n">
         <v>1</v>
       </c>
       <c r="B7" s="3" t="n">
         <v>5</v>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Grant's Team</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Grant </t>
         </is>
       </c>
       <c r="E7" s="3" t="inlineStr">
         <is>
           <t>Vincent Talbot</t>
         </is>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G7" s="3" t="n">
         <v>9.6</v>
       </c>
       <c r="H7" s="3" t="n">
-        <v>7.9</v>
+        <v>7.5</v>
       </c>
       <c r="I7" s="3" t="n">
-        <v>17.4</v>
+        <v>17.1</v>
       </c>
       <c r="J7" s="3" t="inlineStr"/>
       <c r="K7" s="3" t="n">
         <v>1.2</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B8" s="2" t="n">
         <v>6</v>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Marshall's Team</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Marshall Popkin</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Forrest Penninger</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G8" s="2" t="n">
-        <v>10.7</v>
+        <v>10.5</v>
       </c>
       <c r="H8" s="2" t="n">
-        <v>3.8</v>
+        <v>3.9</v>
       </c>
       <c r="I8" s="2" t="n">
-        <v>14.5</v>
+        <v>14.4</v>
       </c>
       <c r="J8" s="2" t="inlineStr"/>
       <c r="K8" s="2" t="n">
         <v>1.3</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="n">
         <v>1</v>
       </c>
       <c r="B9" s="3" t="n">
         <v>7</v>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Mike E's Team</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Mike E </t>
         </is>
       </c>
       <c r="E9" s="3" t="inlineStr">
         <is>
@@ -991,57 +991,57 @@
       </c>
       <c r="B13" s="3" t="n">
         <v>3</v>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Trey's Team</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>Trey Vita</t>
         </is>
       </c>
       <c r="E13" s="3" t="inlineStr">
         <is>
           <t>Trey Vita</t>
         </is>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G13" s="3" t="n">
-        <v>10.2</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="H13" s="3" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I13" s="3" t="n">
-        <v>17.2</v>
+        <v>14.8</v>
       </c>
       <c r="J13" s="3" t="inlineStr"/>
       <c r="K13" s="3" t="n">
         <v>2.2</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B14" s="2" t="n">
         <v>4</v>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>Mylan's Team</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Mylan </t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
@@ -1155,180 +1155,180 @@
       </c>
       <c r="B17" s="3" t="n">
         <v>7</v>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Mike E's Team</t>
         </is>
       </c>
       <c r="D17" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Mike E </t>
         </is>
       </c>
       <c r="E17" s="3" t="inlineStr">
         <is>
           <t>Hank Harrington</t>
         </is>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G17" s="3" t="n">
-        <v>9.5</v>
+        <v>9.4</v>
       </c>
       <c r="H17" s="3" t="n">
-        <v>5.3</v>
+        <v>5.2</v>
       </c>
       <c r="I17" s="3" t="n">
-        <v>14.9</v>
+        <v>14.6</v>
       </c>
       <c r="J17" s="3" t="inlineStr"/>
       <c r="K17" s="3" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>Jesse's Team</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jesse </t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Tom Houston</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G18" s="2" t="n">
-        <v>4.5</v>
+        <v>4.4</v>
       </c>
       <c r="H18" s="2" t="n">
         <v>4.2</v>
       </c>
       <c r="I18" s="2" t="n">
-        <v>8.800000000000001</v>
+        <v>8.6</v>
       </c>
       <c r="J18" s="2" t="inlineStr"/>
       <c r="K18" s="2" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="3" t="n">
         <v>3</v>
       </c>
       <c r="B19" s="3" t="n">
         <v>1</v>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Kobi's Team</t>
         </is>
       </c>
       <c r="D19" s="3" t="inlineStr">
         <is>
           <t>Kobi Eberly</t>
         </is>
       </c>
       <c r="E19" s="3" t="inlineStr">
         <is>
           <t>Mitch Cratty</t>
         </is>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G19" s="3" t="n">
-        <v>6</v>
+        <v>5.6</v>
       </c>
       <c r="H19" s="3" t="n">
-        <v>3.2</v>
+        <v>3.1</v>
       </c>
       <c r="I19" s="3" t="n">
-        <v>9.199999999999999</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J19" s="3" t="inlineStr"/>
       <c r="K19" s="3" t="n">
         <v>2.6</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B20" s="2" t="n">
         <v>2</v>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>Kenny's Team</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Kenny </t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Barry Cohen</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G20" s="2" t="n">
         <v>3</v>
       </c>
       <c r="H20" s="2" t="n">
-        <v>3.5</v>
+        <v>2.3</v>
       </c>
       <c r="I20" s="2" t="n">
-        <v>6.5</v>
+        <v>5.3</v>
       </c>
       <c r="J20" s="2" t="inlineStr"/>
       <c r="K20" s="2" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="3" t="n">
         <v>3</v>
       </c>
       <c r="B21" s="3" t="n">
         <v>3</v>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Trey's Team</t>
         </is>
       </c>
       <c r="D21" s="3" t="inlineStr">
         <is>
           <t>Trey Vita</t>
         </is>
       </c>
       <c r="E21" s="3" t="inlineStr">
         <is>
@@ -1363,54 +1363,54 @@
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>Mylan's Team</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Mylan </t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Chris Mylan</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G22" s="2" t="n">
         <v>7.7</v>
       </c>
       <c r="H22" s="2" t="n">
-        <v>5.8</v>
+        <v>5.7</v>
       </c>
       <c r="I22" s="2" t="n">
-        <v>13.5</v>
+        <v>13.4</v>
       </c>
       <c r="J22" s="2" t="inlineStr"/>
       <c r="K22" s="2" t="n">
         <v>2.8</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="3" t="n">
         <v>3</v>
       </c>
       <c r="B23" s="3" t="n">
         <v>5</v>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Grant's Team</t>
         </is>
       </c>
       <c r="D23" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Grant </t>
         </is>
       </c>
       <c r="E23" s="3" t="inlineStr">
         <is>
@@ -1442,139 +1442,139 @@
       </c>
       <c r="B24" s="2" t="n">
         <v>6</v>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>Marshall's Team</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Marshall Popkin</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Amit Mistry</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G24" s="2" t="n">
-        <v>3.7</v>
+        <v>3.8</v>
       </c>
       <c r="H24" s="2" t="n">
-        <v>4.6</v>
+        <v>4.4</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>8.199999999999999</v>
       </c>
       <c r="J24" s="2" t="inlineStr"/>
       <c r="K24" s="2" t="n">
         <v>3.5</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="3" t="n">
         <v>3</v>
       </c>
       <c r="B25" s="3" t="n">
         <v>7</v>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Mike E's Team</t>
         </is>
       </c>
       <c r="D25" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Mike E </t>
         </is>
       </c>
       <c r="E25" s="3" t="inlineStr">
         <is>
           <t>Joe Magagnoli</t>
         </is>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G25" s="3" t="n">
-        <v>2.8</v>
+        <v>2.9</v>
       </c>
       <c r="H25" s="3" t="n">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
       <c r="I25" s="3" t="n">
-        <v>5</v>
+        <v>4.9</v>
       </c>
       <c r="J25" s="3" t="inlineStr"/>
       <c r="K25" s="3" t="n">
         <v>6.3</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>Jesse's Team</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jesse </t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Jajean Rose</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G26" s="2" t="n">
-        <v>2.4</v>
+        <v>2.2</v>
       </c>
       <c r="H26" s="2" t="n">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
       <c r="I26" s="2" t="n">
-        <v>4.7</v>
+        <v>4.3</v>
       </c>
       <c r="J26" s="2" t="inlineStr"/>
       <c r="K26" s="2" t="n">
         <v>4.3</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="3" t="n">
         <v>4</v>
       </c>
       <c r="B27" s="3" t="n">
         <v>1</v>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Kobi's Team</t>
         </is>
       </c>
       <c r="D27" s="3" t="inlineStr">
         <is>
           <t>Kobi Eberly</t>
         </is>
       </c>
       <c r="E27" s="3" t="inlineStr">
         <is>
@@ -1606,57 +1606,57 @@
       </c>
       <c r="B28" s="2" t="n">
         <v>2</v>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>Kenny's Team</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Kenny </t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Garret Dressler</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G28" s="2" t="n">
-        <v>7.7</v>
+        <v>7</v>
       </c>
       <c r="H28" s="2" t="n">
-        <v>4.9</v>
+        <v>4.6</v>
       </c>
       <c r="I28" s="2" t="n">
-        <v>12.6</v>
+        <v>11.6</v>
       </c>
       <c r="J28" s="2" t="inlineStr"/>
       <c r="K28" s="2" t="n">
         <v>4.5</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="3" t="n">
         <v>4</v>
       </c>
       <c r="B29" s="3" t="n">
         <v>3</v>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Trey's Team</t>
         </is>
       </c>
       <c r="D29" s="3" t="inlineStr">
         <is>
           <t>Trey Vita</t>
         </is>
       </c>
       <c r="E29" s="3" t="inlineStr">
         <is>
@@ -1770,51 +1770,51 @@
       </c>
       <c r="B32" s="2" t="n">
         <v>6</v>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>Marshall's Team</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Marshall Popkin</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Marshall Popkin</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G32" s="2" t="n">
-        <v>4</v>
+        <v>4.1</v>
       </c>
       <c r="H32" s="2" t="n">
         <v>4.1</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>8.1</v>
       </c>
       <c r="J32" s="2" t="inlineStr"/>
       <c r="K32" s="2" t="n">
         <v>5.7</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="3" t="n">
         <v>4</v>
       </c>
       <c r="B33" s="3" t="n">
         <v>7</v>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Mike E's Team</t>
         </is>
       </c>
       <c r="D33" s="3" t="inlineStr">
@@ -1852,221 +1852,221 @@
       </c>
       <c r="B34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>Jesse's Team</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jesse </t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Brendan Seifert</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G34" s="2" t="n">
-        <v>1.4</v>
+        <v>1.2</v>
       </c>
       <c r="H34" s="2" t="n">
-        <v>2.5</v>
+        <v>2.4</v>
       </c>
       <c r="I34" s="2" t="n">
-        <v>3.9</v>
+        <v>3.7</v>
       </c>
       <c r="J34" s="2" t="inlineStr"/>
       <c r="K34" s="2" t="n">
         <v>4.3</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="3" t="n">
         <v>5</v>
       </c>
       <c r="B35" s="3" t="n">
         <v>1</v>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Kobi's Team</t>
         </is>
       </c>
       <c r="D35" s="3" t="inlineStr">
         <is>
           <t>Kobi Eberly</t>
         </is>
       </c>
       <c r="E35" s="3" t="inlineStr">
         <is>
           <t>Kobi Eberly</t>
         </is>
       </c>
       <c r="F35" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G35" s="3" t="n">
-        <v>6.8</v>
+        <v>6.3</v>
       </c>
       <c r="H35" s="3" t="n">
-        <v>5.8</v>
+        <v>5.3</v>
       </c>
       <c r="I35" s="3" t="n">
-        <v>12.7</v>
+        <v>11.6</v>
       </c>
       <c r="J35" s="3" t="inlineStr"/>
       <c r="K35" s="3" t="n">
         <v>5.2</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B36" s="2" t="n">
         <v>2</v>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>Kenny's Team</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Kenny </t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Hunter Haddad</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G36" s="2" t="n">
-        <v>4.1</v>
+        <v>3.9</v>
       </c>
       <c r="H36" s="2" t="n">
         <v>3.3</v>
       </c>
       <c r="I36" s="2" t="n">
-        <v>7.4</v>
+        <v>7.2</v>
       </c>
       <c r="J36" s="2" t="inlineStr"/>
       <c r="K36" s="2" t="n">
         <v>5</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="3" t="n">
         <v>5</v>
       </c>
       <c r="B37" s="3" t="n">
         <v>3</v>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Trey's Team</t>
         </is>
       </c>
       <c r="D37" s="3" t="inlineStr">
         <is>
           <t>Trey Vita</t>
         </is>
       </c>
       <c r="E37" s="3" t="inlineStr">
         <is>
           <t>Dave Leadston</t>
         </is>
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G37" s="3" t="n">
-        <v>6.8</v>
+        <v>6.7</v>
       </c>
       <c r="H37" s="3" t="n">
-        <v>3</v>
+        <v>2.9</v>
       </c>
       <c r="I37" s="3" t="n">
-        <v>9.800000000000001</v>
+        <v>9.6</v>
       </c>
       <c r="J37" s="3" t="inlineStr"/>
       <c r="K37" s="3" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B38" s="2" t="n">
         <v>4</v>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>Mylan's Team</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Mylan </t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Andrew Grzywacz</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G38" s="2" t="n">
-        <v>8.199999999999999</v>
+        <v>7.9</v>
       </c>
       <c r="H38" s="2" t="n">
-        <v>2.6</v>
+        <v>2.8</v>
       </c>
       <c r="I38" s="2" t="n">
-        <v>10.9</v>
+        <v>10.7</v>
       </c>
       <c r="J38" s="2" t="inlineStr"/>
       <c r="K38" s="2" t="n">
         <v>5.6</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="3" t="n">
         <v>5</v>
       </c>
       <c r="B39" s="3" t="n">
         <v>5</v>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Grant's Team</t>
         </is>
       </c>
       <c r="D39" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Grant </t>
         </is>
       </c>
       <c r="E39" s="3" t="inlineStr">
         <is>
@@ -2098,57 +2098,57 @@
       </c>
       <c r="B40" s="2" t="n">
         <v>6</v>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>Marshall's Team</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Marshall Popkin</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Kevin Perlow</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G40" s="2" t="n">
-        <v>2.9</v>
+        <v>2.8</v>
       </c>
       <c r="H40" s="2" t="n">
-        <v>3.3</v>
+        <v>3.2</v>
       </c>
       <c r="I40" s="2" t="n">
-        <v>6.2</v>
+        <v>6.1</v>
       </c>
       <c r="J40" s="2" t="inlineStr"/>
       <c r="K40" s="2" t="n">
         <v>6.3</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="3" t="n">
         <v>5</v>
       </c>
       <c r="B41" s="3" t="n">
         <v>7</v>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Mike E's Team</t>
         </is>
       </c>
       <c r="D41" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Mike E </t>
         </is>
       </c>
       <c r="E41" s="3" t="inlineStr">
         <is>
@@ -2306,54 +2306,54 @@
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Trey's Team</t>
         </is>
       </c>
       <c r="D45" s="3" t="inlineStr">
         <is>
           <t>Trey Vita</t>
         </is>
       </c>
       <c r="E45" s="3" t="inlineStr">
         <is>
           <t>Misha Freimann</t>
         </is>
       </c>
       <c r="F45" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G45" s="3" t="n">
         <v>2.8</v>
       </c>
       <c r="H45" s="3" t="n">
-        <v>3.4</v>
+        <v>3.3</v>
       </c>
       <c r="I45" s="3" t="n">
-        <v>6.2</v>
+        <v>6.1</v>
       </c>
       <c r="J45" s="3" t="inlineStr"/>
       <c r="K45" s="3" t="n">
         <v>6.8</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B46" s="2" t="n">
         <v>4</v>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>Mylan's Team</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Mylan </t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
@@ -2508,98 +2508,98 @@
       </c>
       <c r="B50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t>Jesse's Team</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jesse </t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Jesse Wasson</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G50" s="2" t="n">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
       <c r="H50" s="2" t="n">
         <v>2</v>
       </c>
       <c r="I50" s="2" t="n">
-        <v>4.2</v>
+        <v>4.1</v>
       </c>
       <c r="J50" s="2" t="inlineStr"/>
       <c r="K50" s="2" t="n">
         <v>8</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="3" t="n">
         <v>7</v>
       </c>
       <c r="B51" s="3" t="n">
         <v>1</v>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Kobi's Team</t>
         </is>
       </c>
       <c r="D51" s="3" t="inlineStr">
         <is>
           <t>Kobi Eberly</t>
         </is>
       </c>
       <c r="E51" s="3" t="inlineStr">
         <is>
           <t>JD Hicks</t>
         </is>
       </c>
       <c r="F51" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G51" s="3" t="n">
-        <v>5.3</v>
+        <v>5.1</v>
       </c>
       <c r="H51" s="3" t="n">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
       <c r="I51" s="3" t="n">
-        <v>7.7</v>
+        <v>7.3</v>
       </c>
       <c r="J51" s="3" t="inlineStr"/>
       <c r="K51" s="3" t="n">
         <v>5.8</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B52" s="2" t="n">
         <v>2</v>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
           <t>Kenny's Team</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Kenny </t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
@@ -2672,98 +2672,98 @@
       </c>
       <c r="B54" s="2" t="n">
         <v>4</v>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
           <t>Mylan's Team</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Mylan </t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Nantel Suzuki</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G54" s="2" t="n">
-        <v>6.5</v>
+        <v>4.7</v>
       </c>
       <c r="H54" s="2" t="n">
-        <v>3.5</v>
+        <v>3</v>
       </c>
       <c r="I54" s="2" t="n">
-        <v>10</v>
+        <v>7.7</v>
       </c>
       <c r="J54" s="2" t="inlineStr"/>
       <c r="K54" s="2" t="n">
         <v>6.7</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="3" t="n">
         <v>7</v>
       </c>
       <c r="B55" s="3" t="n">
         <v>5</v>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Grant's Team</t>
         </is>
       </c>
       <c r="D55" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Grant </t>
         </is>
       </c>
       <c r="E55" s="3" t="inlineStr">
         <is>
           <t>Dom Gonzalez</t>
         </is>
       </c>
       <c r="F55" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G55" s="3" t="n">
-        <v>1.5</v>
+        <v>1.3</v>
       </c>
       <c r="H55" s="3" t="n">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="I55" s="3" t="n">
-        <v>4</v>
+        <v>3.7</v>
       </c>
       <c r="J55" s="3" t="inlineStr"/>
       <c r="K55" s="3" t="n">
         <v>6.5</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B56" s="2" t="n">
         <v>6</v>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
           <t>Marshall's Team</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>Marshall Popkin</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
@@ -2836,98 +2836,98 @@
       </c>
       <c r="B58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>Jesse's Team</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jesse </t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Marc Genest</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G58" s="2" t="n">
-        <v>5.7</v>
+        <v>5.6</v>
       </c>
       <c r="H58" s="2" t="n">
-        <v>2.8</v>
+        <v>2.7</v>
       </c>
       <c r="I58" s="2" t="n">
-        <v>8.4</v>
+        <v>8.300000000000001</v>
       </c>
       <c r="J58" s="2" t="inlineStr"/>
       <c r="K58" s="2" t="n">
         <v>8.300000000000001</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="3" t="n">
         <v>8</v>
       </c>
       <c r="B59" s="3" t="n">
         <v>1</v>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Kobi's Team</t>
         </is>
       </c>
       <c r="D59" s="3" t="inlineStr">
         <is>
           <t>Kobi Eberly</t>
         </is>
       </c>
       <c r="E59" s="3" t="inlineStr">
         <is>
           <t>William Trageser</t>
         </is>
       </c>
       <c r="F59" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G59" s="3" t="n">
-        <v>1.5</v>
+        <v>1.3</v>
       </c>
       <c r="H59" s="3" t="n">
         <v>1</v>
       </c>
       <c r="I59" s="3" t="n">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J59" s="3" t="inlineStr"/>
       <c r="K59" s="3" t="n">
         <v>8.6</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B60" s="2" t="n">
         <v>2</v>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
           <t>Kenny's Team</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Kenny </t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
@@ -3085,423 +3085,423 @@
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
           <t>Marshall's Team</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
           <t>Marshall Popkin</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t>Michael Chiadis</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G64" s="2" t="n">
         <v>3</v>
       </c>
       <c r="H64" s="2" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I64" s="2" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J64" s="2" t="inlineStr"/>
       <c r="K64" s="2" t="n">
         <v>7</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="3" t="n">
         <v>8</v>
       </c>
       <c r="B65" s="3" t="n">
         <v>7</v>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
           <t>Mike E's Team</t>
         </is>
       </c>
       <c r="D65" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Mike E </t>
         </is>
       </c>
       <c r="E65" s="3" t="inlineStr">
         <is>
           <t>Kevin Miller</t>
         </is>
       </c>
       <c r="F65" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G65" s="3" t="n">
-        <v>2.7</v>
+        <v>2.4</v>
       </c>
       <c r="H65" s="3" t="n">
-        <v>4</v>
+        <v>3.4</v>
       </c>
       <c r="I65" s="3" t="n">
-        <v>6.7</v>
+        <v>5.9</v>
       </c>
       <c r="J65" s="3" t="inlineStr"/>
       <c r="K65" s="3" t="n">
         <v>7.8</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
           <t>Jesse's Team</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jesse </t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>Stirling Van Winkle</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G66" s="2" t="n">
         <v>2.1</v>
       </c>
       <c r="H66" s="2" t="n">
-        <v>2</v>
+        <v>1.9</v>
       </c>
       <c r="I66" s="2" t="n">
-        <v>4.1</v>
+        <v>4</v>
       </c>
       <c r="J66" s="2" t="inlineStr"/>
       <c r="K66" s="2" t="n">
         <v>9</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="3" t="n">
         <v>9</v>
       </c>
       <c r="B67" s="3" t="n">
         <v>1</v>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>Kobi's Team</t>
         </is>
       </c>
       <c r="D67" s="3" t="inlineStr">
         <is>
           <t>Kobi Eberly</t>
         </is>
       </c>
       <c r="E67" s="3" t="inlineStr">
         <is>
           <t>Matthew Chai</t>
         </is>
       </c>
       <c r="F67" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G67" s="3" t="n">
-        <v>1.5</v>
+        <v>1</v>
       </c>
       <c r="H67" s="3" t="n">
-        <v>2</v>
+        <v>1.7</v>
       </c>
       <c r="I67" s="3" t="n">
-        <v>3.5</v>
+        <v>2.7</v>
       </c>
       <c r="J67" s="3" t="inlineStr"/>
       <c r="K67" s="3" t="n">
         <v>11</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B68" s="2" t="n">
         <v>2</v>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
           <t>Kenny's Team</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Kenny </t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>Tom Skiavo</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G68" s="2" t="n">
-        <v>3.1</v>
+        <v>3</v>
       </c>
       <c r="H68" s="2" t="n">
         <v>2.6</v>
       </c>
       <c r="I68" s="2" t="n">
-        <v>5.7</v>
+        <v>5.6</v>
       </c>
       <c r="J68" s="2" t="inlineStr"/>
       <c r="K68" s="2" t="n">
         <v>8.5</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="3" t="n">
         <v>9</v>
       </c>
       <c r="B69" s="3" t="n">
         <v>3</v>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Trey's Team</t>
         </is>
       </c>
       <c r="D69" s="3" t="inlineStr">
         <is>
           <t>Trey Vita</t>
         </is>
       </c>
       <c r="E69" s="3" t="inlineStr">
         <is>
           <t>Mark Vita</t>
         </is>
       </c>
       <c r="F69" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G69" s="3" t="n">
-        <v>2.8</v>
+        <v>2.7</v>
       </c>
       <c r="H69" s="3" t="n">
-        <v>2.7</v>
+        <v>2.6</v>
       </c>
       <c r="I69" s="3" t="n">
-        <v>5.5</v>
+        <v>5.3</v>
       </c>
       <c r="J69" s="3" t="inlineStr"/>
       <c r="K69" s="3" t="n">
         <v>8.199999999999999</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B70" s="2" t="n">
         <v>4</v>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
           <t>Mylan's Team</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Mylan </t>
         </is>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>Simon Maybee</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G70" s="2" t="n">
-        <v>1</v>
+        <v>0.9</v>
       </c>
       <c r="H70" s="2" t="n">
-        <v>2</v>
+        <v>2.2</v>
       </c>
       <c r="I70" s="2" t="n">
-        <v>3</v>
+        <v>3.1</v>
       </c>
       <c r="J70" s="2" t="inlineStr"/>
       <c r="K70" s="2" t="n">
         <v>8.800000000000001</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="3" t="n">
         <v>9</v>
       </c>
       <c r="B71" s="3" t="n">
         <v>5</v>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
           <t>Grant's Team</t>
         </is>
       </c>
       <c r="D71" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Grant </t>
         </is>
       </c>
       <c r="E71" s="3" t="inlineStr">
         <is>
           <t>Anthony Mascaro</t>
         </is>
       </c>
       <c r="F71" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G71" s="3" t="n">
         <v>1</v>
       </c>
       <c r="H71" s="3" t="n">
-        <v>1.2</v>
+        <v>1.3</v>
       </c>
       <c r="I71" s="3" t="n">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
       <c r="J71" s="3" t="inlineStr"/>
       <c r="K71" s="3" t="n">
         <v>10.6</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B72" s="2" t="n">
         <v>6</v>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
           <t>Marshall's Team</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
           <t>Marshall Popkin</t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>Jeff Dunn</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G72" s="2" t="n">
         <v>3.8</v>
       </c>
       <c r="H72" s="2" t="n">
-        <v>3.1</v>
+        <v>3</v>
       </c>
       <c r="I72" s="2" t="n">
-        <v>6.9</v>
+        <v>6.8</v>
       </c>
       <c r="J72" s="2" t="inlineStr"/>
       <c r="K72" s="2" t="n">
         <v>9.5</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="3" t="n">
         <v>9</v>
       </c>
       <c r="B73" s="3" t="n">
         <v>7</v>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>Mike E's Team</t>
         </is>
       </c>
       <c r="D73" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Mike E </t>
         </is>
       </c>
       <c r="E73" s="3" t="inlineStr">
         <is>
           <t>Adam Sizemore</t>
         </is>
       </c>
       <c r="F73" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G73" s="3" t="n">
-        <v>1.5</v>
+        <v>1.3</v>
       </c>
       <c r="H73" s="3" t="n">
-        <v>2.8</v>
+        <v>2.7</v>
       </c>
       <c r="I73" s="3" t="n">
-        <v>4.3</v>
+        <v>4</v>
       </c>
       <c r="J73" s="3" t="inlineStr"/>
       <c r="K73" s="3" t="n">
         <v>10.2</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
           <t>Jesse's Team</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jesse </t>
         </is>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
@@ -3533,51 +3533,51 @@
       </c>
       <c r="B75" s="3" t="n">
         <v>1</v>
       </c>
       <c r="C75" s="3" t="inlineStr">
         <is>
           <t>Kobi's Team</t>
         </is>
       </c>
       <c r="D75" s="3" t="inlineStr">
         <is>
           <t>Kobi Eberly</t>
         </is>
       </c>
       <c r="E75" s="3" t="inlineStr">
         <is>
           <t>Chad Schwartz</t>
         </is>
       </c>
       <c r="F75" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G75" s="3" t="n">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
       <c r="H75" s="3" t="n">
         <v>1.5</v>
       </c>
       <c r="I75" s="3" t="n">
         <v>4.1</v>
       </c>
       <c r="J75" s="3" t="inlineStr"/>
       <c r="K75" s="3" t="n">
         <v>11</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B76" s="2" t="n">
         <v>2</v>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
           <t>Kenny's Team</t>
         </is>
       </c>
       <c r="D76" s="2" t="inlineStr">
@@ -3656,57 +3656,57 @@
       </c>
       <c r="B78" s="2" t="n">
         <v>4</v>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
           <t>Mylan's Team</t>
         </is>
       </c>
       <c r="D78" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Mylan </t>
         </is>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>Stephen Grivnow</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G78" s="2" t="n">
-        <v>1.8</v>
+        <v>1.7</v>
       </c>
       <c r="H78" s="2" t="n">
-        <v>1.7</v>
+        <v>1.4</v>
       </c>
       <c r="I78" s="2" t="n">
-        <v>3.5</v>
+        <v>3.1</v>
       </c>
       <c r="J78" s="2" t="inlineStr"/>
       <c r="K78" s="2" t="n">
         <v>10.3</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="3" t="n">
         <v>10</v>
       </c>
       <c r="B79" s="3" t="n">
         <v>5</v>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
           <t>Grant's Team</t>
         </is>
       </c>
       <c r="D79" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Grant </t>
         </is>
       </c>
       <c r="E79" s="3" t="inlineStr">
         <is>
@@ -3779,57 +3779,57 @@
       </c>
       <c r="B81" s="3" t="n">
         <v>7</v>
       </c>
       <c r="C81" s="3" t="inlineStr">
         <is>
           <t>Mike E's Team</t>
         </is>
       </c>
       <c r="D81" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Mike E </t>
         </is>
       </c>
       <c r="E81" s="3" t="inlineStr">
         <is>
           <t>Kyle Stangroom</t>
         </is>
       </c>
       <c r="F81" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G81" s="3" t="n">
-        <v>1</v>
+        <v>0.9</v>
       </c>
       <c r="H81" s="3" t="n">
         <v>1.1</v>
       </c>
       <c r="I81" s="3" t="n">
-        <v>2.1</v>
+        <v>2</v>
       </c>
       <c r="J81" s="3" t="inlineStr"/>
       <c r="K81" s="3" t="n">
         <v>9.800000000000001</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
           <t>Jesse's Team</t>
         </is>
       </c>
       <c r="D82" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jesse </t>
         </is>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
@@ -3902,57 +3902,57 @@
       </c>
       <c r="B84" s="2" t="n">
         <v>2</v>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
           <t>Kenny's Team</t>
         </is>
       </c>
       <c r="D84" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Kenny </t>
         </is>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
           <t>Tyler Kujawa-Poth</t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G84" s="2" t="n">
-        <v>2.2</v>
+        <v>1.8</v>
       </c>
       <c r="H84" s="2" t="n">
-        <v>1.2</v>
+        <v>1.3</v>
       </c>
       <c r="I84" s="2" t="n">
-        <v>3.4</v>
+        <v>3.2</v>
       </c>
       <c r="J84" s="2" t="inlineStr"/>
       <c r="K84" s="2" t="n">
         <v>10.4</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="3" t="n">
         <v>11</v>
       </c>
       <c r="B85" s="3" t="n">
         <v>3</v>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
           <t>Trey's Team</t>
         </is>
       </c>
       <c r="D85" s="3" t="inlineStr">
         <is>
           <t>Trey Vita</t>
         </is>
       </c>
       <c r="E85" s="3" t="inlineStr">
         <is>
@@ -4031,51 +4031,51 @@
           <t>Grant's Team</t>
         </is>
       </c>
       <c r="D87" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Grant </t>
         </is>
       </c>
       <c r="E87" s="3" t="inlineStr">
         <is>
           <t>Devin Lilly</t>
         </is>
       </c>
       <c r="F87" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G87" s="3" t="n">
         <v>3.4</v>
       </c>
       <c r="H87" s="3" t="n">
         <v>2.9</v>
       </c>
       <c r="I87" s="3" t="n">
-        <v>6.3</v>
+        <v>6.2</v>
       </c>
       <c r="J87" s="3" t="inlineStr"/>
       <c r="K87" s="3" t="n">
         <v>9.800000000000001</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B88" s="2" t="n">
         <v>6</v>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
           <t>Marshall's Team</t>
         </is>
       </c>
       <c r="D88" s="2" t="inlineStr">
         <is>
           <t>Marshall Popkin</t>
         </is>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
@@ -4271,57 +4271,57 @@
       </c>
       <c r="B93" s="3" t="n">
         <v>3</v>
       </c>
       <c r="C93" s="3" t="inlineStr">
         <is>
           <t>Trey's Team</t>
         </is>
       </c>
       <c r="D93" s="3" t="inlineStr">
         <is>
           <t>Trey Vita</t>
         </is>
       </c>
       <c r="E93" s="3" t="inlineStr">
         <is>
           <t>CJ Blaney</t>
         </is>
       </c>
       <c r="F93" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G93" s="3" t="n">
-        <v>3.2</v>
+        <v>2.8</v>
       </c>
       <c r="H93" s="3" t="n">
-        <v>2.2</v>
+        <v>1.8</v>
       </c>
       <c r="I93" s="3" t="n">
-        <v>5.5</v>
+        <v>4.6</v>
       </c>
       <c r="J93" s="3" t="inlineStr"/>
       <c r="K93" s="3" t="n">
         <v>11.5</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B94" s="2" t="n">
         <v>4</v>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
           <t>Mylan's Team</t>
         </is>
       </c>
       <c r="D94" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Mylan </t>
         </is>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
@@ -4681,57 +4681,57 @@
       </c>
       <c r="B103" s="3" t="n">
         <v>5</v>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
           <t>Grant's Team</t>
         </is>
       </c>
       <c r="D103" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Grant </t>
         </is>
       </c>
       <c r="E103" s="3" t="inlineStr">
         <is>
           <t>Tom Coppen</t>
         </is>
       </c>
       <c r="F103" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G103" s="3" t="n">
-        <v>2.3</v>
+        <v>1.8</v>
       </c>
       <c r="H103" s="3" t="n">
-        <v>1.7</v>
+        <v>1.5</v>
       </c>
       <c r="I103" s="3" t="n">
-        <v>4</v>
+        <v>3.2</v>
       </c>
       <c r="J103" s="3" t="inlineStr"/>
       <c r="K103" s="3" t="n">
         <v>12</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B104" s="2" t="n">
         <v>6</v>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
           <t>Marshall's Team</t>
         </is>
       </c>
       <c r="D104" s="2" t="inlineStr">
         <is>
           <t>Marshall Popkin</t>
         </is>
       </c>
       <c r="E104" s="2" t="inlineStr">
         <is>