--- v2 (2026-09-01)
+++ v3 (2026-10-16)
@@ -540,57 +540,57 @@
       </c>
       <c r="B2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>John's Team</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>John Gramlich</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>John Gramlich</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G2" s="2" t="n">
-        <v>5.4</v>
+        <v>5.3</v>
       </c>
       <c r="H2" s="2" t="n">
-        <v>3.6</v>
+        <v>3.5</v>
       </c>
       <c r="I2" s="2" t="n">
-        <v>9</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J2" s="2" t="inlineStr"/>
       <c r="K2" s="2" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="n">
         <v>1</v>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Brett's Team</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Brett Snyder</t>
         </is>
       </c>
       <c r="E3" s="3" t="inlineStr">
         <is>
@@ -622,98 +622,98 @@
       </c>
       <c r="B4" s="2" t="n">
         <v>2</v>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Simon's Team</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Simon Maybee</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Austin Hennelly</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G4" s="2" t="n">
-        <v>6.2</v>
+        <v>5.9</v>
       </c>
       <c r="H4" s="2" t="n">
-        <v>4.8</v>
+        <v>4.5</v>
       </c>
       <c r="I4" s="2" t="n">
-        <v>11</v>
+        <v>10.5</v>
       </c>
       <c r="J4" s="2" t="inlineStr"/>
       <c r="K4" s="2" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="n">
         <v>1</v>
       </c>
       <c r="B5" s="3" t="n">
         <v>3</v>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Zach's Team</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Zach Buswell</t>
         </is>
       </c>
       <c r="E5" s="3" t="inlineStr">
         <is>
           <t>Zach Buswell</t>
         </is>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G5" s="3" t="n">
-        <v>8.1</v>
+        <v>7.7</v>
       </c>
       <c r="H5" s="3" t="n">
-        <v>6.8</v>
+        <v>6.4</v>
       </c>
       <c r="I5" s="3" t="n">
-        <v>14.9</v>
+        <v>14.1</v>
       </c>
       <c r="J5" s="3" t="inlineStr"/>
       <c r="K5" s="3" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B6" s="2" t="n">
         <v>4</v>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Mike's Team</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Mike Millspaugh</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
@@ -786,57 +786,57 @@
       </c>
       <c r="B8" s="2" t="n">
         <v>6</v>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Kevin's Team</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Kevin Miller</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Forrest Penninger</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G8" s="2" t="n">
-        <v>10.7</v>
+        <v>10.5</v>
       </c>
       <c r="H8" s="2" t="n">
-        <v>3.8</v>
+        <v>3.9</v>
       </c>
       <c r="I8" s="2" t="n">
-        <v>14.5</v>
+        <v>14.4</v>
       </c>
       <c r="J8" s="2" t="inlineStr"/>
       <c r="K8" s="2" t="n">
         <v>1.3</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="n">
         <v>1</v>
       </c>
       <c r="B9" s="3" t="n">
         <v>7</v>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Hunter's Team</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Hunter Haddad</t>
         </is>
       </c>
       <c r="E9" s="3" t="inlineStr">
         <is>
@@ -994,259 +994,259 @@
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>Mike's Team</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Mike Millspaugh</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Vincent Talbot</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G13" s="2" t="n">
         <v>9.6</v>
       </c>
       <c r="H13" s="2" t="n">
-        <v>7.9</v>
+        <v>7.5</v>
       </c>
       <c r="I13" s="2" t="n">
-        <v>17.4</v>
+        <v>17.1</v>
       </c>
       <c r="J13" s="2" t="inlineStr"/>
       <c r="K13" s="2" t="n">
         <v>1.2</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="3" t="n">
         <v>2</v>
       </c>
       <c r="B14" s="3" t="n">
         <v>4</v>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Zach's Team</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
           <t>Zach Buswell</t>
         </is>
       </c>
       <c r="E14" s="3" t="inlineStr">
         <is>
           <t>Mitch Cratty</t>
         </is>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G14" s="3" t="n">
-        <v>6</v>
+        <v>5.6</v>
       </c>
       <c r="H14" s="3" t="n">
-        <v>3.2</v>
+        <v>3.1</v>
       </c>
       <c r="I14" s="3" t="n">
-        <v>9.199999999999999</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J14" s="3" t="inlineStr"/>
       <c r="K14" s="3" t="n">
         <v>2.6</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B15" s="2" t="n">
         <v>5</v>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>Simon's Team</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Simon Maybee</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Alex Roth</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G15" s="2" t="n">
-        <v>6</v>
+        <v>5.8</v>
       </c>
       <c r="H15" s="2" t="n">
-        <v>4.3</v>
+        <v>4.1</v>
       </c>
       <c r="I15" s="2" t="n">
-        <v>10.3</v>
+        <v>9.800000000000001</v>
       </c>
       <c r="J15" s="2" t="inlineStr"/>
       <c r="K15" s="2" t="n">
         <v>1.7</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="3" t="n">
         <v>2</v>
       </c>
       <c r="B16" s="3" t="n">
         <v>6</v>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Brett's Team</t>
         </is>
       </c>
       <c r="D16" s="3" t="inlineStr">
         <is>
           <t>Brett Snyder</t>
         </is>
       </c>
       <c r="E16" s="3" t="inlineStr">
         <is>
           <t>Paul Forest</t>
         </is>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G16" s="3" t="n">
-        <v>7</v>
+        <v>6.8</v>
       </c>
       <c r="H16" s="3" t="n">
-        <v>4.7</v>
+        <v>4.4</v>
       </c>
       <c r="I16" s="3" t="n">
-        <v>11.7</v>
+        <v>11.2</v>
       </c>
       <c r="J16" s="3" t="inlineStr"/>
       <c r="K16" s="3" t="n">
         <v>1.8</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B17" s="2" t="n">
         <v>7</v>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>John's Team</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>John Gramlich</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Hank Harrington</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G17" s="2" t="n">
-        <v>9.5</v>
+        <v>9.4</v>
       </c>
       <c r="H17" s="2" t="n">
-        <v>5.3</v>
+        <v>5.2</v>
       </c>
       <c r="I17" s="2" t="n">
-        <v>14.9</v>
+        <v>14.6</v>
       </c>
       <c r="J17" s="2" t="inlineStr"/>
       <c r="K17" s="2" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>John's Team</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>John Gramlich</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Trey Vita</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G18" s="2" t="n">
-        <v>10.2</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="H18" s="2" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I18" s="2" t="n">
-        <v>17.2</v>
+        <v>14.8</v>
       </c>
       <c r="J18" s="2" t="inlineStr"/>
       <c r="K18" s="2" t="n">
         <v>2.2</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="3" t="n">
         <v>3</v>
       </c>
       <c r="B19" s="3" t="n">
         <v>1</v>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Brett's Team</t>
         </is>
       </c>
       <c r="D19" s="3" t="inlineStr">
         <is>
           <t>Brett Snyder</t>
         </is>
       </c>
       <c r="E19" s="3" t="inlineStr">
         <is>
@@ -1360,98 +1360,98 @@
       </c>
       <c r="B22" s="2" t="n">
         <v>4</v>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>Mike's Team</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Mike Millspaugh</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Garret Dressler</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G22" s="2" t="n">
-        <v>7.7</v>
+        <v>7</v>
       </c>
       <c r="H22" s="2" t="n">
-        <v>4.9</v>
+        <v>4.6</v>
       </c>
       <c r="I22" s="2" t="n">
-        <v>12.6</v>
+        <v>11.6</v>
       </c>
       <c r="J22" s="2" t="inlineStr"/>
       <c r="K22" s="2" t="n">
         <v>4.5</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="3" t="n">
         <v>3</v>
       </c>
       <c r="B23" s="3" t="n">
         <v>5</v>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Connor's Team</t>
         </is>
       </c>
       <c r="D23" s="3" t="inlineStr">
         <is>
           <t>Connor Healey</t>
         </is>
       </c>
       <c r="E23" s="3" t="inlineStr">
         <is>
           <t>Wayne Barrett</t>
         </is>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G23" s="3" t="n">
-        <v>4.1</v>
+        <v>4</v>
       </c>
       <c r="H23" s="3" t="n">
-        <v>7.2</v>
+        <v>7.1</v>
       </c>
       <c r="I23" s="3" t="n">
-        <v>11.3</v>
+        <v>11.1</v>
       </c>
       <c r="J23" s="3" t="inlineStr"/>
       <c r="K23" s="3" t="n">
         <v>3.5</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B24" s="2" t="n">
         <v>6</v>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>Kevin's Team</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Kevin Miller</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
@@ -1486,54 +1486,54 @@
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Hunter's Team</t>
         </is>
       </c>
       <c r="D25" s="3" t="inlineStr">
         <is>
           <t>Hunter Haddad</t>
         </is>
       </c>
       <c r="E25" s="3" t="inlineStr">
         <is>
           <t>Chris Mylan</t>
         </is>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G25" s="3" t="n">
         <v>7.7</v>
       </c>
       <c r="H25" s="3" t="n">
-        <v>5.8</v>
+        <v>5.7</v>
       </c>
       <c r="I25" s="3" t="n">
-        <v>13.5</v>
+        <v>13.4</v>
       </c>
       <c r="J25" s="3" t="inlineStr"/>
       <c r="K25" s="3" t="n">
         <v>2.8</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="3" t="n">
         <v>4</v>
       </c>
       <c r="B26" s="3" t="n">
         <v>0</v>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Hunter's Team</t>
         </is>
       </c>
       <c r="D26" s="3" t="inlineStr">
         <is>
           <t>Hunter Haddad</t>
         </is>
       </c>
       <c r="E26" s="3" t="inlineStr">
         <is>
@@ -1565,54 +1565,54 @@
       </c>
       <c r="B27" s="2" t="n">
         <v>1</v>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>Kevin's Team</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Kevin Miller</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Amit Mistry</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G27" s="2" t="n">
-        <v>3.7</v>
+        <v>3.8</v>
       </c>
       <c r="H27" s="2" t="n">
-        <v>4.6</v>
+        <v>4.4</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>8.199999999999999</v>
       </c>
       <c r="J27" s="2" t="inlineStr"/>
       <c r="K27" s="2" t="n">
         <v>3.5</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="3" t="n">
         <v>4</v>
       </c>
       <c r="B28" s="3" t="n">
         <v>2</v>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Connor's Team</t>
         </is>
       </c>
       <c r="D28" s="3" t="inlineStr">
         <is>
           <t>Connor Healey</t>
         </is>
@@ -1770,57 +1770,57 @@
       </c>
       <c r="B32" s="3" t="n">
         <v>6</v>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Brett's Team</t>
         </is>
       </c>
       <c r="D32" s="3" t="inlineStr">
         <is>
           <t>Brett Snyder</t>
         </is>
       </c>
       <c r="E32" s="3" t="inlineStr">
         <is>
           <t>Alexander Dourian</t>
         </is>
       </c>
       <c r="F32" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G32" s="3" t="n">
-        <v>6</v>
+        <v>5.4</v>
       </c>
       <c r="H32" s="3" t="n">
-        <v>4.2</v>
+        <v>4.4</v>
       </c>
       <c r="I32" s="3" t="n">
-        <v>10.2</v>
+        <v>9.800000000000001</v>
       </c>
       <c r="J32" s="3" t="inlineStr"/>
       <c r="K32" s="3" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B33" s="2" t="n">
         <v>7</v>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>John's Team</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>John Gramlich</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
@@ -1852,57 +1852,57 @@
       </c>
       <c r="B34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>John's Team</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>John Gramlich</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Kevin Perlow</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G34" s="2" t="n">
-        <v>2.9</v>
+        <v>2.8</v>
       </c>
       <c r="H34" s="2" t="n">
-        <v>3.3</v>
+        <v>3.2</v>
       </c>
       <c r="I34" s="2" t="n">
-        <v>6.2</v>
+        <v>6.1</v>
       </c>
       <c r="J34" s="2" t="inlineStr"/>
       <c r="K34" s="2" t="n">
         <v>6.3</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="3" t="n">
         <v>5</v>
       </c>
       <c r="B35" s="3" t="n">
         <v>1</v>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Brett's Team</t>
         </is>
       </c>
       <c r="D35" s="3" t="inlineStr">
         <is>
           <t>Brett Snyder</t>
         </is>
       </c>
       <c r="E35" s="3" t="inlineStr">
         <is>
@@ -1934,98 +1934,98 @@
       </c>
       <c r="B36" s="2" t="n">
         <v>2</v>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>Simon's Team</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Simon Maybee</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Greg White</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G36" s="2" t="n">
-        <v>1.8</v>
+        <v>1.5</v>
       </c>
       <c r="H36" s="2" t="n">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
       <c r="I36" s="2" t="n">
-        <v>4.4</v>
+        <v>4</v>
       </c>
       <c r="J36" s="2" t="inlineStr"/>
       <c r="K36" s="2" t="n">
         <v>5.5</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="3" t="n">
         <v>5</v>
       </c>
       <c r="B37" s="3" t="n">
         <v>3</v>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Zach's Team</t>
         </is>
       </c>
       <c r="D37" s="3" t="inlineStr">
         <is>
           <t>Zach Buswell</t>
         </is>
       </c>
       <c r="E37" s="3" t="inlineStr">
         <is>
           <t>Chris Eng</t>
         </is>
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G37" s="3" t="n">
-        <v>3.1</v>
+        <v>3</v>
       </c>
       <c r="H37" s="3" t="n">
-        <v>3.4</v>
+        <v>3.3</v>
       </c>
       <c r="I37" s="3" t="n">
-        <v>6.5</v>
+        <v>6.4</v>
       </c>
       <c r="J37" s="3" t="inlineStr"/>
       <c r="K37" s="3" t="n">
         <v>4.2</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B38" s="2" t="n">
         <v>4</v>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>Mike's Team</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Mike Millspaugh</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
@@ -2139,57 +2139,57 @@
       </c>
       <c r="B41" s="3" t="n">
         <v>7</v>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Hunter's Team</t>
         </is>
       </c>
       <c r="D41" s="3" t="inlineStr">
         <is>
           <t>Hunter Haddad</t>
         </is>
       </c>
       <c r="E41" s="3" t="inlineStr">
         <is>
           <t>Jajean Rose</t>
         </is>
       </c>
       <c r="F41" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G41" s="3" t="n">
-        <v>2.4</v>
+        <v>2.2</v>
       </c>
       <c r="H41" s="3" t="n">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
       <c r="I41" s="3" t="n">
-        <v>4.7</v>
+        <v>4.3</v>
       </c>
       <c r="J41" s="3" t="inlineStr"/>
       <c r="K41" s="3" t="n">
         <v>4.3</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="3" t="n">
         <v>6</v>
       </c>
       <c r="B42" s="3" t="n">
         <v>0</v>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Hunter's Team</t>
         </is>
       </c>
       <c r="D42" s="3" t="inlineStr">
         <is>
           <t>Hunter Haddad</t>
         </is>
       </c>
       <c r="E42" s="3" t="inlineStr">
         <is>
@@ -2221,98 +2221,98 @@
       </c>
       <c r="B43" s="2" t="n">
         <v>1</v>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>Kevin's Team</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Kevin Miller</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Andrew Grzywacz</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G43" s="2" t="n">
-        <v>8.199999999999999</v>
+        <v>7.9</v>
       </c>
       <c r="H43" s="2" t="n">
-        <v>2.6</v>
+        <v>2.8</v>
       </c>
       <c r="I43" s="2" t="n">
-        <v>10.9</v>
+        <v>10.7</v>
       </c>
       <c r="J43" s="2" t="inlineStr"/>
       <c r="K43" s="2" t="n">
         <v>5.6</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="3" t="n">
         <v>6</v>
       </c>
       <c r="B44" s="3" t="n">
         <v>2</v>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Connor's Team</t>
         </is>
       </c>
       <c r="D44" s="3" t="inlineStr">
         <is>
           <t>Connor Healey</t>
         </is>
       </c>
       <c r="E44" s="3" t="inlineStr">
         <is>
           <t>Brendan Seifert</t>
         </is>
       </c>
       <c r="F44" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G44" s="3" t="n">
-        <v>1.4</v>
+        <v>1.2</v>
       </c>
       <c r="H44" s="3" t="n">
-        <v>2.5</v>
+        <v>2.4</v>
       </c>
       <c r="I44" s="3" t="n">
-        <v>3.9</v>
+        <v>3.7</v>
       </c>
       <c r="J44" s="3" t="inlineStr"/>
       <c r="K44" s="3" t="n">
         <v>4.3</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B45" s="2" t="n">
         <v>3</v>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>Mike's Team</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Mike Millspaugh</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
@@ -2344,57 +2344,57 @@
       </c>
       <c r="B46" s="3" t="n">
         <v>4</v>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Zach's Team</t>
         </is>
       </c>
       <c r="D46" s="3" t="inlineStr">
         <is>
           <t>Zach Buswell</t>
         </is>
       </c>
       <c r="E46" s="3" t="inlineStr">
         <is>
           <t>Kobi Eberly</t>
         </is>
       </c>
       <c r="F46" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G46" s="3" t="n">
-        <v>6.8</v>
+        <v>6.3</v>
       </c>
       <c r="H46" s="3" t="n">
-        <v>5.8</v>
+        <v>5.3</v>
       </c>
       <c r="I46" s="3" t="n">
-        <v>12.7</v>
+        <v>11.6</v>
       </c>
       <c r="J46" s="3" t="inlineStr"/>
       <c r="K46" s="3" t="n">
         <v>5.2</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B47" s="2" t="n">
         <v>5</v>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>Simon's Team</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Simon Maybee</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
@@ -2426,51 +2426,51 @@
       </c>
       <c r="B48" s="3" t="n">
         <v>6</v>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
           <t>Brett's Team</t>
         </is>
       </c>
       <c r="D48" s="3" t="inlineStr">
         <is>
           <t>Brett Snyder</t>
         </is>
       </c>
       <c r="E48" s="3" t="inlineStr">
         <is>
           <t>Marshall Popkin</t>
         </is>
       </c>
       <c r="F48" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G48" s="3" t="n">
-        <v>4</v>
+        <v>4.1</v>
       </c>
       <c r="H48" s="3" t="n">
         <v>4.1</v>
       </c>
       <c r="I48" s="3" t="n">
         <v>8.1</v>
       </c>
       <c r="J48" s="3" t="inlineStr"/>
       <c r="K48" s="3" t="n">
         <v>5.7</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B49" s="2" t="n">
         <v>7</v>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>John's Team</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
@@ -2549,57 +2549,57 @@
       </c>
       <c r="B51" s="3" t="n">
         <v>1</v>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Brett's Team</t>
         </is>
       </c>
       <c r="D51" s="3" t="inlineStr">
         <is>
           <t>Brett Snyder</t>
         </is>
       </c>
       <c r="E51" s="3" t="inlineStr">
         <is>
           <t>JD Hicks</t>
         </is>
       </c>
       <c r="F51" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G51" s="3" t="n">
-        <v>5.3</v>
+        <v>5.1</v>
       </c>
       <c r="H51" s="3" t="n">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
       <c r="I51" s="3" t="n">
-        <v>7.7</v>
+        <v>7.3</v>
       </c>
       <c r="J51" s="3" t="inlineStr"/>
       <c r="K51" s="3" t="n">
         <v>5.8</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B52" s="2" t="n">
         <v>2</v>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
           <t>Simon's Team</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Simon Maybee</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
@@ -2754,221 +2754,221 @@
       </c>
       <c r="B56" s="2" t="n">
         <v>6</v>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
           <t>Kevin's Team</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>Kevin Miller</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Eric Wynn</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G56" s="2" t="n">
-        <v>2</v>
+        <v>1.3</v>
       </c>
       <c r="H56" s="2" t="n">
         <v>2</v>
       </c>
       <c r="I56" s="2" t="n">
-        <v>4</v>
+        <v>3.3</v>
       </c>
       <c r="J56" s="2" t="inlineStr"/>
       <c r="K56" s="2" t="n">
         <v>6</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="3" t="n">
         <v>7</v>
       </c>
       <c r="B57" s="3" t="n">
         <v>7</v>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Hunter's Team</t>
         </is>
       </c>
       <c r="D57" s="3" t="inlineStr">
         <is>
           <t>Hunter Haddad</t>
         </is>
       </c>
       <c r="E57" s="3" t="inlineStr">
         <is>
           <t>Hunter Haddad</t>
         </is>
       </c>
       <c r="F57" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G57" s="3" t="n">
-        <v>4.1</v>
+        <v>3.9</v>
       </c>
       <c r="H57" s="3" t="n">
         <v>3.3</v>
       </c>
       <c r="I57" s="3" t="n">
-        <v>7.4</v>
+        <v>7.2</v>
       </c>
       <c r="J57" s="3" t="inlineStr"/>
       <c r="K57" s="3" t="n">
         <v>5</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="3" t="n">
         <v>8</v>
       </c>
       <c r="B58" s="3" t="n">
         <v>0</v>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Hunter's Team</t>
         </is>
       </c>
       <c r="D58" s="3" t="inlineStr">
         <is>
           <t>Hunter Haddad</t>
         </is>
       </c>
       <c r="E58" s="3" t="inlineStr">
         <is>
           <t>Holt Mountcastle</t>
         </is>
       </c>
       <c r="F58" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G58" s="3" t="n">
-        <v>5.1</v>
+        <v>5</v>
       </c>
       <c r="H58" s="3" t="n">
-        <v>4.1</v>
+        <v>3.8</v>
       </c>
       <c r="I58" s="3" t="n">
-        <v>9.300000000000001</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J58" s="3" t="inlineStr"/>
       <c r="K58" s="3" t="n">
         <v>6.4</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B59" s="2" t="n">
         <v>1</v>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
           <t>Kevin's Team</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Kevin Miller</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Kevin Miller</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G59" s="2" t="n">
-        <v>2.7</v>
+        <v>2.4</v>
       </c>
       <c r="H59" s="2" t="n">
-        <v>4</v>
+        <v>3.4</v>
       </c>
       <c r="I59" s="2" t="n">
-        <v>6.7</v>
+        <v>5.9</v>
       </c>
       <c r="J59" s="2" t="inlineStr"/>
       <c r="K59" s="2" t="n">
         <v>7.8</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="3" t="n">
         <v>8</v>
       </c>
       <c r="B60" s="3" t="n">
         <v>2</v>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Connor's Team</t>
         </is>
       </c>
       <c r="D60" s="3" t="inlineStr">
         <is>
           <t>Connor Healey</t>
         </is>
       </c>
       <c r="E60" s="3" t="inlineStr">
         <is>
           <t>Jesse Wasson</t>
         </is>
       </c>
       <c r="F60" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G60" s="3" t="n">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
       <c r="H60" s="3" t="n">
         <v>2</v>
       </c>
       <c r="I60" s="3" t="n">
-        <v>4.2</v>
+        <v>4.1</v>
       </c>
       <c r="J60" s="3" t="inlineStr"/>
       <c r="K60" s="3" t="n">
         <v>8</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B61" s="2" t="n">
         <v>3</v>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
           <t>Mike's Team</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
           <t>Mike Millspaugh</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
@@ -3123,221 +3123,221 @@
       </c>
       <c r="B65" s="2" t="n">
         <v>7</v>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
           <t>John's Team</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
           <t>John Gramlich</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <t>Mark Vita</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G65" s="2" t="n">
-        <v>2.8</v>
+        <v>2.7</v>
       </c>
       <c r="H65" s="2" t="n">
-        <v>2.7</v>
+        <v>2.6</v>
       </c>
       <c r="I65" s="2" t="n">
-        <v>5.5</v>
+        <v>5.3</v>
       </c>
       <c r="J65" s="2" t="inlineStr"/>
       <c r="K65" s="2" t="n">
         <v>8.199999999999999</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
           <t>John's Team</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
           <t>John Gramlich</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>Tom Skiavo</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G66" s="2" t="n">
-        <v>3.1</v>
+        <v>3</v>
       </c>
       <c r="H66" s="2" t="n">
         <v>2.6</v>
       </c>
       <c r="I66" s="2" t="n">
-        <v>5.7</v>
+        <v>5.6</v>
       </c>
       <c r="J66" s="2" t="inlineStr"/>
       <c r="K66" s="2" t="n">
         <v>8.5</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="3" t="n">
         <v>9</v>
       </c>
       <c r="B67" s="3" t="n">
         <v>1</v>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>Brett's Team</t>
         </is>
       </c>
       <c r="D67" s="3" t="inlineStr">
         <is>
           <t>Brett Snyder</t>
         </is>
       </c>
       <c r="E67" s="3" t="inlineStr">
         <is>
           <t>Anthony Mascaro</t>
         </is>
       </c>
       <c r="F67" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G67" s="3" t="n">
         <v>1</v>
       </c>
       <c r="H67" s="3" t="n">
-        <v>1.2</v>
+        <v>1.3</v>
       </c>
       <c r="I67" s="3" t="n">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
       <c r="J67" s="3" t="inlineStr"/>
       <c r="K67" s="3" t="n">
         <v>10.6</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B68" s="2" t="n">
         <v>2</v>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
           <t>Simon's Team</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
           <t>Simon Maybee</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>Simon Maybee</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G68" s="2" t="n">
-        <v>1</v>
+        <v>0.9</v>
       </c>
       <c r="H68" s="2" t="n">
-        <v>2</v>
+        <v>2.2</v>
       </c>
       <c r="I68" s="2" t="n">
-        <v>3</v>
+        <v>3.1</v>
       </c>
       <c r="J68" s="2" t="inlineStr"/>
       <c r="K68" s="2" t="n">
         <v>8.800000000000001</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="3" t="n">
         <v>9</v>
       </c>
       <c r="B69" s="3" t="n">
         <v>3</v>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Zach's Team</t>
         </is>
       </c>
       <c r="D69" s="3" t="inlineStr">
         <is>
           <t>Zach Buswell</t>
         </is>
       </c>
       <c r="E69" s="3" t="inlineStr">
         <is>
           <t>Stirling Van Winkle</t>
         </is>
       </c>
       <c r="F69" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G69" s="3" t="n">
         <v>2.1</v>
       </c>
       <c r="H69" s="3" t="n">
-        <v>2</v>
+        <v>1.9</v>
       </c>
       <c r="I69" s="3" t="n">
-        <v>4.1</v>
+        <v>4</v>
       </c>
       <c r="J69" s="3" t="inlineStr"/>
       <c r="K69" s="3" t="n">
         <v>9</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B70" s="2" t="n">
         <v>4</v>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
           <t>Mike's Team</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
         <is>
           <t>Mike Millspaugh</t>
         </is>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
@@ -3413,95 +3413,95 @@
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
           <t>Kevin's Team</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
           <t>Kevin Miller</t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>Misha Freimann</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G72" s="2" t="n">
         <v>2.8</v>
       </c>
       <c r="H72" s="2" t="n">
-        <v>3.4</v>
+        <v>3.3</v>
       </c>
       <c r="I72" s="2" t="n">
-        <v>6.2</v>
+        <v>6.1</v>
       </c>
       <c r="J72" s="2" t="inlineStr"/>
       <c r="K72" s="2" t="n">
         <v>6.8</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="3" t="n">
         <v>9</v>
       </c>
       <c r="B73" s="3" t="n">
         <v>7</v>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>Hunter's Team</t>
         </is>
       </c>
       <c r="D73" s="3" t="inlineStr">
         <is>
           <t>Hunter Haddad</t>
         </is>
       </c>
       <c r="E73" s="3" t="inlineStr">
         <is>
           <t>Stephen Grivnow</t>
         </is>
       </c>
       <c r="F73" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G73" s="3" t="n">
-        <v>1.8</v>
+        <v>1.7</v>
       </c>
       <c r="H73" s="3" t="n">
-        <v>1.7</v>
+        <v>1.4</v>
       </c>
       <c r="I73" s="3" t="n">
-        <v>3.5</v>
+        <v>3.1</v>
       </c>
       <c r="J73" s="3" t="inlineStr"/>
       <c r="K73" s="3" t="n">
         <v>10.3</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="3" t="n">
         <v>10</v>
       </c>
       <c r="B74" s="3" t="n">
         <v>0</v>
       </c>
       <c r="C74" s="3" t="inlineStr">
         <is>
           <t>Hunter's Team</t>
         </is>
       </c>
       <c r="D74" s="3" t="inlineStr">
         <is>
           <t>Hunter Haddad</t>
         </is>
       </c>
       <c r="E74" s="3" t="inlineStr">
         <is>
@@ -3533,57 +3533,57 @@
       </c>
       <c r="B75" s="2" t="n">
         <v>1</v>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
           <t>Kevin's Team</t>
         </is>
       </c>
       <c r="D75" s="2" t="inlineStr">
         <is>
           <t>Kevin Miller</t>
         </is>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>William Trageser</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G75" s="2" t="n">
-        <v>1.5</v>
+        <v>1.3</v>
       </c>
       <c r="H75" s="2" t="n">
         <v>1</v>
       </c>
       <c r="I75" s="2" t="n">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J75" s="2" t="inlineStr"/>
       <c r="K75" s="2" t="n">
         <v>8.6</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="3" t="n">
         <v>10</v>
       </c>
       <c r="B76" s="3" t="n">
         <v>2</v>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
           <t>Connor's Team</t>
         </is>
       </c>
       <c r="D76" s="3" t="inlineStr">
         <is>
           <t>Connor Healey</t>
         </is>
       </c>
       <c r="E76" s="3" t="inlineStr">
         <is>
@@ -3656,57 +3656,57 @@
       </c>
       <c r="B78" s="3" t="n">
         <v>4</v>
       </c>
       <c r="C78" s="3" t="inlineStr">
         <is>
           <t>Zach's Team</t>
         </is>
       </c>
       <c r="D78" s="3" t="inlineStr">
         <is>
           <t>Zach Buswell</t>
         </is>
       </c>
       <c r="E78" s="3" t="inlineStr">
         <is>
           <t>Adam Sizemore</t>
         </is>
       </c>
       <c r="F78" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G78" s="3" t="n">
-        <v>1.5</v>
+        <v>1.3</v>
       </c>
       <c r="H78" s="3" t="n">
-        <v>2.8</v>
+        <v>2.7</v>
       </c>
       <c r="I78" s="3" t="n">
-        <v>4.3</v>
+        <v>4</v>
       </c>
       <c r="J78" s="3" t="inlineStr"/>
       <c r="K78" s="3" t="n">
         <v>10.2</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B79" s="2" t="n">
         <v>5</v>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
           <t>Simon's Team</t>
         </is>
       </c>
       <c r="D79" s="2" t="inlineStr">
         <is>
           <t>Simon Maybee</t>
         </is>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
@@ -3744,133 +3744,133 @@
           <t>Brett's Team</t>
         </is>
       </c>
       <c r="D80" s="3" t="inlineStr">
         <is>
           <t>Brett Snyder</t>
         </is>
       </c>
       <c r="E80" s="3" t="inlineStr">
         <is>
           <t>Devin Lilly</t>
         </is>
       </c>
       <c r="F80" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G80" s="3" t="n">
         <v>3.4</v>
       </c>
       <c r="H80" s="3" t="n">
         <v>2.9</v>
       </c>
       <c r="I80" s="3" t="n">
-        <v>6.3</v>
+        <v>6.2</v>
       </c>
       <c r="J80" s="3" t="inlineStr"/>
       <c r="K80" s="3" t="n">
         <v>9.800000000000001</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B81" s="2" t="n">
         <v>7</v>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
           <t>John's Team</t>
         </is>
       </c>
       <c r="D81" s="2" t="inlineStr">
         <is>
           <t>John Gramlich</t>
         </is>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t>Kyle Stangroom</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G81" s="2" t="n">
-        <v>1</v>
+        <v>0.9</v>
       </c>
       <c r="H81" s="2" t="n">
         <v>1.1</v>
       </c>
       <c r="I81" s="2" t="n">
-        <v>2.1</v>
+        <v>2</v>
       </c>
       <c r="J81" s="2" t="inlineStr"/>
       <c r="K81" s="2" t="n">
         <v>9.800000000000001</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="3" t="n">
         <v>11</v>
       </c>
       <c r="B82" s="3" t="n">
         <v>0</v>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
           <t>Kevin's Team</t>
         </is>
       </c>
       <c r="D82" s="3" t="inlineStr">
         <is>
           <t>Kevin Miller</t>
         </is>
       </c>
       <c r="E82" s="3" t="inlineStr">
         <is>
           <t>Tyler Kujawa-Poth</t>
         </is>
       </c>
       <c r="F82" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G82" s="3" t="n">
-        <v>2.2</v>
+        <v>1.8</v>
       </c>
       <c r="H82" s="3" t="n">
-        <v>1.2</v>
+        <v>1.3</v>
       </c>
       <c r="I82" s="3" t="n">
-        <v>3.4</v>
+        <v>3.2</v>
       </c>
       <c r="J82" s="3" t="inlineStr"/>
       <c r="K82" s="3" t="n">
         <v>10.4</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B83" s="2" t="n">
         <v>1</v>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
           <t>Zach's Team</t>
         </is>
       </c>
       <c r="D83" s="2" t="inlineStr">
         <is>
           <t>Zach Buswell</t>
         </is>
       </c>
       <c r="E83" s="2" t="inlineStr">
         <is>
@@ -3984,98 +3984,98 @@
       </c>
       <c r="B86" s="3" t="n">
         <v>4</v>
       </c>
       <c r="C86" s="3" t="inlineStr">
         <is>
           <t>John's Team</t>
         </is>
       </c>
       <c r="D86" s="3" t="inlineStr">
         <is>
           <t>John Gramlich</t>
         </is>
       </c>
       <c r="E86" s="3" t="inlineStr">
         <is>
           <t>Chad Schwartz</t>
         </is>
       </c>
       <c r="F86" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G86" s="3" t="n">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
       <c r="H86" s="3" t="n">
         <v>1.5</v>
       </c>
       <c r="I86" s="3" t="n">
         <v>4.1</v>
       </c>
       <c r="J86" s="3" t="inlineStr"/>
       <c r="K86" s="3" t="n">
         <v>11</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B87" s="2" t="n">
         <v>5</v>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
           <t>Connor's Team</t>
         </is>
       </c>
       <c r="D87" s="2" t="inlineStr">
         <is>
           <t>Connor Healey</t>
         </is>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
           <t>Jeff Dunn</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G87" s="2" t="n">
         <v>3.8</v>
       </c>
       <c r="H87" s="2" t="n">
-        <v>3.1</v>
+        <v>3</v>
       </c>
       <c r="I87" s="2" t="n">
-        <v>6.9</v>
+        <v>6.8</v>
       </c>
       <c r="J87" s="2" t="inlineStr"/>
       <c r="K87" s="2" t="n">
         <v>9.5</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="3" t="n">
         <v>11</v>
       </c>
       <c r="B88" s="3" t="n">
         <v>6</v>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
           <t>Mike's Team</t>
         </is>
       </c>
       <c r="D88" s="3" t="inlineStr">
         <is>
           <t>Mike Millspaugh</t>
         </is>
       </c>
       <c r="E88" s="3" t="inlineStr">
         <is>
@@ -4148,57 +4148,57 @@
       </c>
       <c r="B90" s="3" t="n">
         <v>0</v>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
           <t>Hunter's Team</t>
         </is>
       </c>
       <c r="D90" s="3" t="inlineStr">
         <is>
           <t>Hunter Haddad</t>
         </is>
       </c>
       <c r="E90" s="3" t="inlineStr">
         <is>
           <t>Tom Coppen</t>
         </is>
       </c>
       <c r="F90" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G90" s="3" t="n">
-        <v>2.3</v>
+        <v>1.8</v>
       </c>
       <c r="H90" s="3" t="n">
-        <v>1.7</v>
+        <v>1.5</v>
       </c>
       <c r="I90" s="3" t="n">
-        <v>4</v>
+        <v>3.2</v>
       </c>
       <c r="J90" s="3" t="inlineStr"/>
       <c r="K90" s="3" t="n">
         <v>12</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B91" s="2" t="n">
         <v>1</v>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
           <t>Kevin's Team</t>
         </is>
       </c>
       <c r="D91" s="2" t="inlineStr">
         <is>
           <t>Kevin Miller</t>
         </is>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
@@ -4435,57 +4435,57 @@
       </c>
       <c r="B97" s="2" t="n">
         <v>7</v>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
           <t>John's Team</t>
         </is>
       </c>
       <c r="D97" s="2" t="inlineStr">
         <is>
           <t>John Gramlich</t>
         </is>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
           <t>CJ Blaney</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G97" s="2" t="n">
-        <v>3.2</v>
+        <v>2.8</v>
       </c>
       <c r="H97" s="2" t="n">
-        <v>2.2</v>
+        <v>1.8</v>
       </c>
       <c r="I97" s="2" t="n">
-        <v>5.5</v>
+        <v>4.6</v>
       </c>
       <c r="J97" s="2" t="inlineStr"/>
       <c r="K97" s="2" t="n">
         <v>11.5</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
           <t>John's Team</t>
         </is>
       </c>
       <c r="D98" s="2" t="inlineStr">
         <is>
           <t>John Gramlich</t>
         </is>
       </c>
       <c r="E98" s="2" t="inlineStr">
         <is>