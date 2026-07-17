--- v0 (2026-06-02)
+++ v1 (2026-07-17)
@@ -540,98 +540,98 @@
       </c>
       <c r="B2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>John's Team</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>John Gramlich</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>John Gramlich</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G2" s="2" t="n">
-        <v>5.4</v>
+        <v>5.3</v>
       </c>
       <c r="H2" s="2" t="n">
-        <v>3.5</v>
+        <v>3.6</v>
       </c>
       <c r="I2" s="2" t="n">
         <v>8.9</v>
       </c>
       <c r="J2" s="2" t="inlineStr"/>
       <c r="K2" s="2" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="n">
         <v>1</v>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Brett's Team</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Brett Snyder</t>
         </is>
       </c>
       <c r="E3" s="3" t="inlineStr">
         <is>
           <t>Brett Snyder</t>
         </is>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G3" s="3" t="n">
-        <v>2.8</v>
+        <v>2.9</v>
       </c>
       <c r="H3" s="3" t="n">
-        <v>3.2</v>
+        <v>3.3</v>
       </c>
       <c r="I3" s="3" t="n">
-        <v>6</v>
+        <v>6.2</v>
       </c>
       <c r="J3" s="3" t="inlineStr"/>
       <c r="K3" s="3" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B4" s="2" t="n">
         <v>2</v>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Simon's Team</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Simon Maybee</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
@@ -663,57 +663,57 @@
       </c>
       <c r="B5" s="3" t="n">
         <v>3</v>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Zach's Team</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Zach Buswell</t>
         </is>
       </c>
       <c r="E5" s="3" t="inlineStr">
         <is>
           <t>Zach Buswell</t>
         </is>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G5" s="3" t="n">
-        <v>7.7</v>
+        <v>7.9</v>
       </c>
       <c r="H5" s="3" t="n">
         <v>6.5</v>
       </c>
       <c r="I5" s="3" t="n">
-        <v>14.2</v>
+        <v>14.5</v>
       </c>
       <c r="J5" s="3" t="inlineStr"/>
       <c r="K5" s="3" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B6" s="2" t="n">
         <v>4</v>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Mike's Team</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Mike Millspaugh</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
@@ -786,57 +786,57 @@
       </c>
       <c r="B8" s="2" t="n">
         <v>6</v>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Kevin's Team</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Kevin Miller</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Forrest Penninger</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G8" s="2" t="n">
-        <v>10</v>
+        <v>10.3</v>
       </c>
       <c r="H8" s="2" t="n">
-        <v>3.3</v>
+        <v>3.5</v>
       </c>
       <c r="I8" s="2" t="n">
-        <v>13.3</v>
+        <v>13.7</v>
       </c>
       <c r="J8" s="2" t="inlineStr"/>
       <c r="K8" s="2" t="n">
         <v>1.3</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="n">
         <v>1</v>
       </c>
       <c r="B9" s="3" t="n">
         <v>7</v>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Hunter's Team</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Hunter Haddad</t>
         </is>
       </c>
       <c r="E9" s="3" t="inlineStr">
         <is>
@@ -868,57 +868,57 @@
       </c>
       <c r="B10" s="3" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Hunter's Team</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Hunter Haddad</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Grant Dressler</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G10" s="3" t="n">
-        <v>3.9</v>
+        <v>3.8</v>
       </c>
       <c r="H10" s="3" t="n">
-        <v>2.4</v>
+        <v>2.7</v>
       </c>
       <c r="I10" s="3" t="n">
-        <v>6.3</v>
+        <v>6.5</v>
       </c>
       <c r="J10" s="3" t="inlineStr"/>
       <c r="K10" s="3" t="n">
         <v>1.7</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B11" s="2" t="n">
         <v>1</v>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>Kevin's Team</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Kevin Miller</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
@@ -950,139 +950,139 @@
       </c>
       <c r="B12" s="3" t="n">
         <v>2</v>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Connor's Team</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>Connor Healey</t>
         </is>
       </c>
       <c r="E12" s="3" t="inlineStr">
         <is>
           <t>Terry O'Neill</t>
         </is>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G12" s="3" t="n">
-        <v>1.4</v>
+        <v>1.3</v>
       </c>
       <c r="H12" s="3" t="n">
         <v>1.9</v>
       </c>
       <c r="I12" s="3" t="n">
-        <v>3.3</v>
+        <v>3.2</v>
       </c>
       <c r="J12" s="3" t="inlineStr"/>
       <c r="K12" s="3" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B13" s="2" t="n">
         <v>3</v>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>Mike's Team</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Mike Millspaugh</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Vincent Talbot</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G13" s="2" t="n">
-        <v>9</v>
+        <v>9.1</v>
       </c>
       <c r="H13" s="2" t="n">
-        <v>7.8</v>
+        <v>7.3</v>
       </c>
       <c r="I13" s="2" t="n">
-        <v>16.8</v>
+        <v>16.4</v>
       </c>
       <c r="J13" s="2" t="inlineStr"/>
       <c r="K13" s="2" t="n">
         <v>1.3</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="3" t="n">
         <v>2</v>
       </c>
       <c r="B14" s="3" t="n">
         <v>4</v>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Zach's Team</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
           <t>Zach Buswell</t>
         </is>
       </c>
       <c r="E14" s="3" t="inlineStr">
         <is>
           <t>Mitch Cratty</t>
         </is>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G14" s="3" t="n">
-        <v>5.8</v>
+        <v>5.9</v>
       </c>
       <c r="H14" s="3" t="n">
-        <v>2.9</v>
+        <v>3.2</v>
       </c>
       <c r="I14" s="3" t="n">
-        <v>8.699999999999999</v>
+        <v>9.1</v>
       </c>
       <c r="J14" s="3" t="inlineStr"/>
       <c r="K14" s="3" t="n">
         <v>2.3</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B15" s="2" t="n">
         <v>5</v>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>Simon's Team</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Simon Maybee</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
@@ -1155,98 +1155,98 @@
       </c>
       <c r="B17" s="2" t="n">
         <v>7</v>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>John's Team</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>John Gramlich</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Hank Harrington</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G17" s="2" t="n">
-        <v>9.6</v>
+        <v>9.1</v>
       </c>
       <c r="H17" s="2" t="n">
         <v>4.8</v>
       </c>
       <c r="I17" s="2" t="n">
-        <v>14.4</v>
+        <v>13.9</v>
       </c>
       <c r="J17" s="2" t="inlineStr"/>
       <c r="K17" s="2" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>John's Team</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>John Gramlich</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Trey Vita</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G18" s="2" t="n">
-        <v>7.2</v>
+        <v>9</v>
       </c>
       <c r="H18" s="2" t="n">
-        <v>5.6</v>
+        <v>6.6</v>
       </c>
       <c r="I18" s="2" t="n">
-        <v>12.8</v>
+        <v>15.6</v>
       </c>
       <c r="J18" s="2" t="inlineStr"/>
       <c r="K18" s="2" t="n">
         <v>2.3</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="3" t="n">
         <v>3</v>
       </c>
       <c r="B19" s="3" t="n">
         <v>1</v>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Brett's Team</t>
         </is>
       </c>
       <c r="D19" s="3" t="inlineStr">
         <is>
           <t>Brett Snyder</t>
         </is>
       </c>
       <c r="E19" s="3" t="inlineStr">
         <is>
@@ -1319,98 +1319,98 @@
       </c>
       <c r="B21" s="3" t="n">
         <v>3</v>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Zach's Team</t>
         </is>
       </c>
       <c r="D21" s="3" t="inlineStr">
         <is>
           <t>Zach Buswell</t>
         </is>
       </c>
       <c r="E21" s="3" t="inlineStr">
         <is>
           <t>Scott Moore</t>
         </is>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G21" s="3" t="n">
-        <v>1.3</v>
+        <v>1.2</v>
       </c>
       <c r="H21" s="3" t="n">
-        <v>1.9</v>
+        <v>2</v>
       </c>
       <c r="I21" s="3" t="n">
         <v>3.2</v>
       </c>
       <c r="J21" s="3" t="inlineStr"/>
       <c r="K21" s="3" t="n">
         <v>2.7</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B22" s="2" t="n">
         <v>4</v>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>Mike's Team</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Mike Millspaugh</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Garret Dressler</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G22" s="2" t="n">
-        <v>7.8</v>
+        <v>7.2</v>
       </c>
       <c r="H22" s="2" t="n">
-        <v>4.8</v>
+        <v>4.6</v>
       </c>
       <c r="I22" s="2" t="n">
-        <v>12.5</v>
+        <v>11.8</v>
       </c>
       <c r="J22" s="2" t="inlineStr"/>
       <c r="K22" s="2" t="n">
         <v>3.3</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="3" t="n">
         <v>3</v>
       </c>
       <c r="B23" s="3" t="n">
         <v>5</v>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Connor's Team</t>
         </is>
       </c>
       <c r="D23" s="3" t="inlineStr">
         <is>
           <t>Connor Healey</t>
         </is>
       </c>
       <c r="E23" s="3" t="inlineStr">
         <is>
@@ -1483,54 +1483,54 @@
       </c>
       <c r="B25" s="3" t="n">
         <v>7</v>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Hunter's Team</t>
         </is>
       </c>
       <c r="D25" s="3" t="inlineStr">
         <is>
           <t>Hunter Haddad</t>
         </is>
       </c>
       <c r="E25" s="3" t="inlineStr">
         <is>
           <t>Chris Mylan</t>
         </is>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G25" s="3" t="n">
-        <v>7.2</v>
+        <v>7.3</v>
       </c>
       <c r="H25" s="3" t="n">
-        <v>5.8</v>
+        <v>5.7</v>
       </c>
       <c r="I25" s="3" t="n">
         <v>13</v>
       </c>
       <c r="J25" s="3" t="inlineStr"/>
       <c r="K25" s="3" t="n">
         <v>2.7</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="3" t="n">
         <v>4</v>
       </c>
       <c r="B26" s="3" t="n">
         <v>0</v>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Hunter's Team</t>
         </is>
       </c>
       <c r="D26" s="3" t="inlineStr">
         <is>
           <t>Hunter Haddad</t>
         </is>
@@ -1565,98 +1565,98 @@
       </c>
       <c r="B27" s="2" t="n">
         <v>1</v>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>Kevin's Team</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Kevin Miller</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Amit Mistry</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G27" s="2" t="n">
-        <v>3.7</v>
+        <v>3.6</v>
       </c>
       <c r="H27" s="2" t="n">
-        <v>4.5</v>
+        <v>4.3</v>
       </c>
       <c r="I27" s="2" t="n">
-        <v>8.1</v>
+        <v>7.9</v>
       </c>
       <c r="J27" s="2" t="inlineStr"/>
       <c r="K27" s="2" t="n">
         <v>3.3</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="3" t="n">
         <v>4</v>
       </c>
       <c r="B28" s="3" t="n">
         <v>2</v>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Connor's Team</t>
         </is>
       </c>
       <c r="D28" s="3" t="inlineStr">
         <is>
           <t>Connor Healey</t>
         </is>
       </c>
       <c r="E28" s="3" t="inlineStr">
         <is>
           <t>Connor Healey</t>
         </is>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G28" s="3" t="n">
-        <v>2.2</v>
+        <v>2</v>
       </c>
       <c r="H28" s="3" t="n">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
       <c r="I28" s="3" t="n">
-        <v>4.2</v>
+        <v>4.3</v>
       </c>
       <c r="J28" s="3" t="inlineStr"/>
       <c r="K28" s="3" t="n">
         <v>4.7</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B29" s="2" t="n">
         <v>3</v>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>Mike's Team</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Mike Millspaugh</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
@@ -1770,57 +1770,57 @@
       </c>
       <c r="B32" s="3" t="n">
         <v>6</v>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Brett's Team</t>
         </is>
       </c>
       <c r="D32" s="3" t="inlineStr">
         <is>
           <t>Brett Snyder</t>
         </is>
       </c>
       <c r="E32" s="3" t="inlineStr">
         <is>
           <t>Alexander Dourian</t>
         </is>
       </c>
       <c r="F32" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G32" s="3" t="n">
-        <v>5.7</v>
+        <v>4.8</v>
       </c>
       <c r="H32" s="3" t="n">
-        <v>4.7</v>
+        <v>3.8</v>
       </c>
       <c r="I32" s="3" t="n">
-        <v>10.3</v>
+        <v>8.5</v>
       </c>
       <c r="J32" s="3" t="inlineStr"/>
       <c r="K32" s="3" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B33" s="2" t="n">
         <v>7</v>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>John's Team</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>John Gramlich</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
@@ -1852,180 +1852,180 @@
       </c>
       <c r="B34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>John's Team</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>John Gramlich</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Kevin Perlow</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G34" s="2" t="n">
-        <v>3</v>
+        <v>2.9</v>
       </c>
       <c r="H34" s="2" t="n">
-        <v>3.4</v>
+        <v>3.3</v>
       </c>
       <c r="I34" s="2" t="n">
-        <v>6.4</v>
+        <v>6.2</v>
       </c>
       <c r="J34" s="2" t="inlineStr"/>
       <c r="K34" s="2" t="n">
         <v>5</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="3" t="n">
         <v>5</v>
       </c>
       <c r="B35" s="3" t="n">
         <v>1</v>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Brett's Team</t>
         </is>
       </c>
       <c r="D35" s="3" t="inlineStr">
         <is>
           <t>Brett Snyder</t>
         </is>
       </c>
       <c r="E35" s="3" t="inlineStr">
         <is>
           <t>Jeremy Beck</t>
         </is>
       </c>
       <c r="F35" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G35" s="3" t="n">
-        <v>2.9</v>
+        <v>3</v>
       </c>
       <c r="H35" s="3" t="n">
         <v>2.8</v>
       </c>
       <c r="I35" s="3" t="n">
-        <v>5.7</v>
+        <v>5.8</v>
       </c>
       <c r="J35" s="3" t="inlineStr"/>
       <c r="K35" s="3" t="n">
         <v>4.3</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B36" s="2" t="n">
         <v>2</v>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>Simon's Team</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Simon Maybee</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Greg White</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G36" s="2" t="n">
-        <v>1.8</v>
+        <v>1.4</v>
       </c>
       <c r="H36" s="2" t="n">
-        <v>2.8</v>
+        <v>2.4</v>
       </c>
       <c r="I36" s="2" t="n">
-        <v>4.5</v>
+        <v>3.8</v>
       </c>
       <c r="J36" s="2" t="inlineStr"/>
       <c r="K36" s="2" t="n">
         <v>5</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="3" t="n">
         <v>5</v>
       </c>
       <c r="B37" s="3" t="n">
         <v>3</v>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Zach's Team</t>
         </is>
       </c>
       <c r="D37" s="3" t="inlineStr">
         <is>
           <t>Zach Buswell</t>
         </is>
       </c>
       <c r="E37" s="3" t="inlineStr">
         <is>
           <t>Chris Eng</t>
         </is>
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G37" s="3" t="n">
-        <v>3.1</v>
+        <v>3</v>
       </c>
       <c r="H37" s="3" t="n">
         <v>3.3</v>
       </c>
       <c r="I37" s="3" t="n">
-        <v>6.4</v>
+        <v>6.3</v>
       </c>
       <c r="J37" s="3" t="inlineStr"/>
       <c r="K37" s="3" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B38" s="2" t="n">
         <v>4</v>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>Mike's Team</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Mike Millspaugh</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
@@ -2098,98 +2098,98 @@
       </c>
       <c r="B40" s="2" t="n">
         <v>6</v>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>Kevin's Team</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Kevin Miller</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Matt Gribbin</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G40" s="2" t="n">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="H40" s="2" t="n">
-        <v>2.6</v>
+        <v>2.2</v>
       </c>
       <c r="I40" s="2" t="n">
-        <v>5.4</v>
+        <v>4.9</v>
       </c>
       <c r="J40" s="2" t="inlineStr"/>
       <c r="K40" s="2" t="n">
         <v>4.7</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="3" t="n">
         <v>5</v>
       </c>
       <c r="B41" s="3" t="n">
         <v>7</v>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Hunter's Team</t>
         </is>
       </c>
       <c r="D41" s="3" t="inlineStr">
         <is>
           <t>Hunter Haddad</t>
         </is>
       </c>
       <c r="E41" s="3" t="inlineStr">
         <is>
           <t>Jajean Rose</t>
         </is>
       </c>
       <c r="F41" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G41" s="3" t="n">
-        <v>2.4</v>
+        <v>2.3</v>
       </c>
       <c r="H41" s="3" t="n">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
       <c r="I41" s="3" t="n">
-        <v>4.8</v>
+        <v>4.4</v>
       </c>
       <c r="J41" s="3" t="inlineStr"/>
       <c r="K41" s="3" t="n">
         <v>4.7</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="3" t="n">
         <v>6</v>
       </c>
       <c r="B42" s="3" t="n">
         <v>0</v>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Hunter's Team</t>
         </is>
       </c>
       <c r="D42" s="3" t="inlineStr">
         <is>
           <t>Hunter Haddad</t>
         </is>
       </c>
       <c r="E42" s="3" t="inlineStr">
         <is>
@@ -2221,57 +2221,57 @@
       </c>
       <c r="B43" s="2" t="n">
         <v>1</v>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>Kevin's Team</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Kevin Miller</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Andrew Grzywacz</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G43" s="2" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="H43" s="2" t="n">
-        <v>2.4</v>
+        <v>2.6</v>
       </c>
       <c r="I43" s="2" t="n">
-        <v>9.4</v>
+        <v>10.6</v>
       </c>
       <c r="J43" s="2" t="inlineStr"/>
       <c r="K43" s="2" t="n">
         <v>5.3</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="3" t="n">
         <v>6</v>
       </c>
       <c r="B44" s="3" t="n">
         <v>2</v>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Connor's Team</t>
         </is>
       </c>
       <c r="D44" s="3" t="inlineStr">
         <is>
           <t>Connor Healey</t>
         </is>
       </c>
       <c r="E44" s="3" t="inlineStr">
         <is>
@@ -2344,57 +2344,57 @@
       </c>
       <c r="B46" s="3" t="n">
         <v>4</v>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Zach's Team</t>
         </is>
       </c>
       <c r="D46" s="3" t="inlineStr">
         <is>
           <t>Zach Buswell</t>
         </is>
       </c>
       <c r="E46" s="3" t="inlineStr">
         <is>
           <t>Kobi Eberly</t>
         </is>
       </c>
       <c r="F46" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G46" s="3" t="n">
-        <v>5.8</v>
+        <v>6.5</v>
       </c>
       <c r="H46" s="3" t="n">
-        <v>4.7</v>
+        <v>5.5</v>
       </c>
       <c r="I46" s="3" t="n">
-        <v>10.5</v>
+        <v>12</v>
       </c>
       <c r="J46" s="3" t="inlineStr"/>
       <c r="K46" s="3" t="n">
         <v>5</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B47" s="2" t="n">
         <v>5</v>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>Simon's Team</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Simon Maybee</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
@@ -2429,51 +2429,51 @@
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
           <t>Brett's Team</t>
         </is>
       </c>
       <c r="D48" s="3" t="inlineStr">
         <is>
           <t>Brett Snyder</t>
         </is>
       </c>
       <c r="E48" s="3" t="inlineStr">
         <is>
           <t>Marshall Popkin</t>
         </is>
       </c>
       <c r="F48" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G48" s="3" t="n">
         <v>3.9</v>
       </c>
       <c r="H48" s="3" t="n">
-        <v>3.9</v>
+        <v>4</v>
       </c>
       <c r="I48" s="3" t="n">
         <v>7.9</v>
       </c>
       <c r="J48" s="3" t="inlineStr"/>
       <c r="K48" s="3" t="n">
         <v>5</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B49" s="2" t="n">
         <v>7</v>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>John's Team</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>John Gramlich</t>
         </is>
@@ -2508,139 +2508,139 @@
       </c>
       <c r="B50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t>John's Team</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>John Gramlich</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Steve Gorniak</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G50" s="2" t="n">
-        <v>0.9</v>
+        <v>1</v>
       </c>
       <c r="H50" s="2" t="n">
         <v>1.5</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>2.5</v>
       </c>
       <c r="J50" s="2" t="inlineStr"/>
       <c r="K50" s="2" t="n">
         <v>6.3</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="3" t="n">
         <v>7</v>
       </c>
       <c r="B51" s="3" t="n">
         <v>1</v>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Brett's Team</t>
         </is>
       </c>
       <c r="D51" s="3" t="inlineStr">
         <is>
           <t>Brett Snyder</t>
         </is>
       </c>
       <c r="E51" s="3" t="inlineStr">
         <is>
           <t>JD Hicks</t>
         </is>
       </c>
       <c r="F51" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G51" s="3" t="n">
-        <v>5.4</v>
+        <v>5.3</v>
       </c>
       <c r="H51" s="3" t="n">
-        <v>2</v>
+        <v>2.2</v>
       </c>
       <c r="I51" s="3" t="n">
-        <v>7.4</v>
+        <v>7.5</v>
       </c>
       <c r="J51" s="3" t="inlineStr"/>
       <c r="K51" s="3" t="n">
         <v>6.3</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B52" s="2" t="n">
         <v>2</v>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
           <t>Simon's Team</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Simon Maybee</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Ki Hawk</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G52" s="2" t="n">
-        <v>3.4</v>
+        <v>3.3</v>
       </c>
       <c r="H52" s="2" t="n">
         <v>2.1</v>
       </c>
       <c r="I52" s="2" t="n">
-        <v>5.5</v>
+        <v>5.4</v>
       </c>
       <c r="J52" s="2" t="inlineStr"/>
       <c r="K52" s="2" t="n">
         <v>6.7</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="3" t="n">
         <v>7</v>
       </c>
       <c r="B53" s="3" t="n">
         <v>3</v>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Zach's Team</t>
         </is>
       </c>
       <c r="D53" s="3" t="inlineStr">
         <is>
           <t>Zach Buswell</t>
         </is>
       </c>
       <c r="E53" s="3" t="inlineStr">
         <is>
@@ -2795,262 +2795,262 @@
       </c>
       <c r="B57" s="3" t="n">
         <v>7</v>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Hunter's Team</t>
         </is>
       </c>
       <c r="D57" s="3" t="inlineStr">
         <is>
           <t>Hunter Haddad</t>
         </is>
       </c>
       <c r="E57" s="3" t="inlineStr">
         <is>
           <t>Hunter Haddad</t>
         </is>
       </c>
       <c r="F57" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G57" s="3" t="n">
-        <v>3.4</v>
+        <v>3.8</v>
       </c>
       <c r="H57" s="3" t="n">
-        <v>2.9</v>
+        <v>3.1</v>
       </c>
       <c r="I57" s="3" t="n">
-        <v>6.3</v>
+        <v>6.9</v>
       </c>
       <c r="J57" s="3" t="inlineStr"/>
       <c r="K57" s="3" t="n">
         <v>5.3</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="3" t="n">
         <v>8</v>
       </c>
       <c r="B58" s="3" t="n">
         <v>0</v>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Hunter's Team</t>
         </is>
       </c>
       <c r="D58" s="3" t="inlineStr">
         <is>
           <t>Hunter Haddad</t>
         </is>
       </c>
       <c r="E58" s="3" t="inlineStr">
         <is>
           <t>Holt Mountcastle</t>
         </is>
       </c>
       <c r="F58" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G58" s="3" t="n">
-        <v>5.2</v>
+        <v>4.7</v>
       </c>
       <c r="H58" s="3" t="n">
         <v>3.7</v>
       </c>
       <c r="I58" s="3" t="n">
-        <v>8.800000000000001</v>
+        <v>8.4</v>
       </c>
       <c r="J58" s="3" t="inlineStr"/>
       <c r="K58" s="3" t="n">
         <v>7</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B59" s="2" t="n">
         <v>1</v>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
           <t>Kevin's Team</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Kevin Miller</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Kevin Miller</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G59" s="2" t="n">
-        <v>2.4</v>
+        <v>2.5</v>
       </c>
       <c r="H59" s="2" t="n">
-        <v>3.8</v>
+        <v>3.7</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>6.2</v>
       </c>
       <c r="J59" s="2" t="inlineStr"/>
       <c r="K59" s="2" t="n">
         <v>7.7</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="3" t="n">
         <v>8</v>
       </c>
       <c r="B60" s="3" t="n">
         <v>2</v>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Connor's Team</t>
         </is>
       </c>
       <c r="D60" s="3" t="inlineStr">
         <is>
           <t>Connor Healey</t>
         </is>
       </c>
       <c r="E60" s="3" t="inlineStr">
         <is>
           <t>Jesse Wasson</t>
         </is>
       </c>
       <c r="F60" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G60" s="3" t="n">
         <v>2.2</v>
       </c>
       <c r="H60" s="3" t="n">
-        <v>1.9</v>
+        <v>2</v>
       </c>
       <c r="I60" s="3" t="n">
-        <v>4.1</v>
+        <v>4.2</v>
       </c>
       <c r="J60" s="3" t="inlineStr"/>
       <c r="K60" s="3" t="n">
         <v>7.7</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B61" s="2" t="n">
         <v>3</v>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
           <t>Mike's Team</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
           <t>Mike Millspaugh</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>Mike Millspaugh</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G61" s="2" t="n">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="H61" s="2" t="n">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
       <c r="I61" s="2" t="n">
-        <v>3</v>
+        <v>2.8</v>
       </c>
       <c r="J61" s="2" t="inlineStr"/>
       <c r="K61" s="2" t="n">
         <v>7.7</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="3" t="n">
         <v>8</v>
       </c>
       <c r="B62" s="3" t="n">
         <v>4</v>
       </c>
       <c r="C62" s="3" t="inlineStr">
         <is>
           <t>Zach's Team</t>
         </is>
       </c>
       <c r="D62" s="3" t="inlineStr">
         <is>
           <t>Zach Buswell</t>
         </is>
       </c>
       <c r="E62" s="3" t="inlineStr">
         <is>
           <t>Brenden Stell</t>
         </is>
       </c>
       <c r="F62" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G62" s="3" t="n">
         <v>1</v>
       </c>
       <c r="H62" s="3" t="n">
-        <v>2</v>
+        <v>1.3</v>
       </c>
       <c r="I62" s="3" t="n">
-        <v>3</v>
+        <v>2.3</v>
       </c>
       <c r="J62" s="3" t="inlineStr"/>
       <c r="K62" s="3" t="n">
         <v>5.3</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B63" s="2" t="n">
         <v>5</v>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
           <t>Simon's Team</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
           <t>Simon Maybee</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
@@ -3082,177 +3082,177 @@
       </c>
       <c r="B64" s="3" t="n">
         <v>6</v>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Brett's Team</t>
         </is>
       </c>
       <c r="D64" s="3" t="inlineStr">
         <is>
           <t>Brett Snyder</t>
         </is>
       </c>
       <c r="E64" s="3" t="inlineStr">
         <is>
           <t>Sumit Dulani</t>
         </is>
       </c>
       <c r="F64" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G64" s="3" t="n">
-        <v>1.3</v>
+        <v>1.4</v>
       </c>
       <c r="H64" s="3" t="n">
         <v>1.6</v>
       </c>
       <c r="I64" s="3" t="n">
-        <v>2.9</v>
+        <v>3</v>
       </c>
       <c r="J64" s="3" t="inlineStr"/>
       <c r="K64" s="3" t="n">
         <v>7.7</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B65" s="2" t="n">
         <v>7</v>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
           <t>John's Team</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
           <t>John Gramlich</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <t>Mark Vita</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G65" s="2" t="n">
         <v>2.7</v>
       </c>
       <c r="H65" s="2" t="n">
-        <v>2.7</v>
+        <v>2.6</v>
       </c>
       <c r="I65" s="2" t="n">
-        <v>5.3</v>
+        <v>5.4</v>
       </c>
       <c r="J65" s="2" t="inlineStr"/>
       <c r="K65" s="2" t="n">
         <v>8</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
           <t>John's Team</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
           <t>John Gramlich</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>Tom Skiavo</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G66" s="2" t="n">
-        <v>3</v>
+        <v>3.1</v>
       </c>
       <c r="H66" s="2" t="n">
         <v>2.4</v>
       </c>
       <c r="I66" s="2" t="n">
-        <v>5.4</v>
+        <v>5.5</v>
       </c>
       <c r="J66" s="2" t="inlineStr"/>
       <c r="K66" s="2" t="n">
         <v>9</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="3" t="n">
         <v>9</v>
       </c>
       <c r="B67" s="3" t="n">
         <v>1</v>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>Brett's Team</t>
         </is>
       </c>
       <c r="D67" s="3" t="inlineStr">
         <is>
           <t>Brett Snyder</t>
         </is>
       </c>
       <c r="E67" s="3" t="inlineStr">
         <is>
           <t>Anthony Mascaro</t>
         </is>
       </c>
       <c r="F67" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G67" s="3" t="n">
-        <v>0.8</v>
+        <v>1</v>
       </c>
       <c r="H67" s="3" t="n">
-        <v>1.4</v>
+        <v>1.2</v>
       </c>
       <c r="I67" s="3" t="n">
         <v>2.2</v>
       </c>
       <c r="J67" s="3" t="inlineStr"/>
       <c r="K67" s="3" t="n">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B68" s="2" t="n">
         <v>2</v>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
           <t>Simon's Team</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
           <t>Simon Maybee</t>
         </is>
@@ -3287,57 +3287,57 @@
       </c>
       <c r="B69" s="3" t="n">
         <v>3</v>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Zach's Team</t>
         </is>
       </c>
       <c r="D69" s="3" t="inlineStr">
         <is>
           <t>Zach Buswell</t>
         </is>
       </c>
       <c r="E69" s="3" t="inlineStr">
         <is>
           <t>Stirling Van Winkle</t>
         </is>
       </c>
       <c r="F69" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G69" s="3" t="n">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
       <c r="H69" s="3" t="n">
         <v>1.9</v>
       </c>
       <c r="I69" s="3" t="n">
-        <v>4.1</v>
+        <v>4</v>
       </c>
       <c r="J69" s="3" t="inlineStr"/>
       <c r="K69" s="3" t="n">
         <v>8.699999999999999</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B70" s="2" t="n">
         <v>4</v>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
           <t>Mike's Team</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
         <is>
           <t>Mike Millspaugh</t>
         </is>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
@@ -3659,218 +3659,218 @@
       </c>
       <c r="C78" s="3" t="inlineStr">
         <is>
           <t>Zach's Team</t>
         </is>
       </c>
       <c r="D78" s="3" t="inlineStr">
         <is>
           <t>Zach Buswell</t>
         </is>
       </c>
       <c r="E78" s="3" t="inlineStr">
         <is>
           <t>Adam Sizemore</t>
         </is>
       </c>
       <c r="F78" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G78" s="3" t="n">
         <v>1.4</v>
       </c>
       <c r="H78" s="3" t="n">
-        <v>3</v>
+        <v>2.8</v>
       </c>
       <c r="I78" s="3" t="n">
-        <v>4.4</v>
+        <v>4.2</v>
       </c>
       <c r="J78" s="3" t="inlineStr"/>
       <c r="K78" s="3" t="n">
         <v>9.699999999999999</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B79" s="2" t="n">
         <v>5</v>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
           <t>Simon's Team</t>
         </is>
       </c>
       <c r="D79" s="2" t="inlineStr">
         <is>
           <t>Simon Maybee</t>
         </is>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <t>John Rentzepis</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G79" s="2" t="n">
-        <v>3</v>
+        <v>2.3</v>
       </c>
       <c r="H79" s="2" t="n">
-        <v>2.5</v>
+        <v>2</v>
       </c>
       <c r="I79" s="2" t="n">
-        <v>5.5</v>
+        <v>4.3</v>
       </c>
       <c r="J79" s="2" t="inlineStr"/>
       <c r="K79" s="2" t="n">
         <v>8.699999999999999</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="3" t="n">
         <v>10</v>
       </c>
       <c r="B80" s="3" t="n">
         <v>6</v>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
           <t>Brett's Team</t>
         </is>
       </c>
       <c r="D80" s="3" t="inlineStr">
         <is>
           <t>Brett Snyder</t>
         </is>
       </c>
       <c r="E80" s="3" t="inlineStr">
         <is>
           <t>Devin Lilly</t>
         </is>
       </c>
       <c r="F80" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G80" s="3" t="n">
         <v>3.3</v>
       </c>
       <c r="H80" s="3" t="n">
-        <v>2.8</v>
+        <v>2.7</v>
       </c>
       <c r="I80" s="3" t="n">
-        <v>6.2</v>
+        <v>6</v>
       </c>
       <c r="J80" s="3" t="inlineStr"/>
       <c r="K80" s="3" t="n">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B81" s="2" t="n">
         <v>7</v>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
           <t>John's Team</t>
         </is>
       </c>
       <c r="D81" s="2" t="inlineStr">
         <is>
           <t>John Gramlich</t>
         </is>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t>Kyle Stangroom</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G81" s="2" t="n">
-        <v>1.1</v>
+        <v>1</v>
       </c>
       <c r="H81" s="2" t="n">
         <v>1.1</v>
       </c>
       <c r="I81" s="2" t="n">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
       <c r="J81" s="2" t="inlineStr"/>
       <c r="K81" s="2" t="n">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="3" t="n">
         <v>11</v>
       </c>
       <c r="B82" s="3" t="n">
         <v>0</v>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
           <t>Kevin's Team</t>
         </is>
       </c>
       <c r="D82" s="3" t="inlineStr">
         <is>
           <t>Kevin Miller</t>
         </is>
       </c>
       <c r="E82" s="3" t="inlineStr">
         <is>
           <t>Tyler Kujawa-Poth</t>
         </is>
       </c>
       <c r="F82" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G82" s="3" t="n">
-        <v>2</v>
+        <v>1.8</v>
       </c>
       <c r="H82" s="3" t="n">
-        <v>1.5</v>
+        <v>1.2</v>
       </c>
       <c r="I82" s="3" t="n">
-        <v>3.5</v>
+        <v>3</v>
       </c>
       <c r="J82" s="3" t="inlineStr"/>
       <c r="K82" s="3" t="n">
         <v>10.3</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B83" s="2" t="n">
         <v>1</v>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
           <t>Zach's Team</t>
         </is>
       </c>
       <c r="D83" s="2" t="inlineStr">
         <is>
           <t>Zach Buswell</t>
         </is>
       </c>
       <c r="E83" s="2" t="inlineStr">
         <is>
@@ -3946,177 +3946,177 @@
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
           <t>Simon's Team</t>
         </is>
       </c>
       <c r="D85" s="2" t="inlineStr">
         <is>
           <t>Simon Maybee</t>
         </is>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
           <t>Aaron Brachman</t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G85" s="2" t="n">
         <v>1.6</v>
       </c>
       <c r="H85" s="2" t="n">
-        <v>1.3</v>
+        <v>1.2</v>
       </c>
       <c r="I85" s="2" t="n">
-        <v>2.9</v>
+        <v>2.8</v>
       </c>
       <c r="J85" s="2" t="inlineStr"/>
       <c r="K85" s="2" t="n">
         <v>10.7</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="3" t="n">
         <v>11</v>
       </c>
       <c r="B86" s="3" t="n">
         <v>4</v>
       </c>
       <c r="C86" s="3" t="inlineStr">
         <is>
           <t>John's Team</t>
         </is>
       </c>
       <c r="D86" s="3" t="inlineStr">
         <is>
           <t>John Gramlich</t>
         </is>
       </c>
       <c r="E86" s="3" t="inlineStr">
         <is>
           <t>Chad Schwartz</t>
         </is>
       </c>
       <c r="F86" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G86" s="3" t="n">
-        <v>2.4</v>
+        <v>2.5</v>
       </c>
       <c r="H86" s="3" t="n">
-        <v>1.2</v>
+        <v>1.3</v>
       </c>
       <c r="I86" s="3" t="n">
-        <v>3.6</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="3" t="inlineStr"/>
       <c r="K86" s="3" t="n">
         <v>10.7</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B87" s="2" t="n">
         <v>5</v>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
           <t>Connor's Team</t>
         </is>
       </c>
       <c r="D87" s="2" t="inlineStr">
         <is>
           <t>Connor Healey</t>
         </is>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
           <t>Jeff Dunn</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G87" s="2" t="n">
         <v>3.7</v>
       </c>
       <c r="H87" s="2" t="n">
-        <v>3.1</v>
+        <v>3</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>6.7</v>
       </c>
       <c r="J87" s="2" t="inlineStr"/>
       <c r="K87" s="2" t="n">
         <v>9.699999999999999</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="3" t="n">
         <v>11</v>
       </c>
       <c r="B88" s="3" t="n">
         <v>6</v>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
           <t>Mike's Team</t>
         </is>
       </c>
       <c r="D88" s="3" t="inlineStr">
         <is>
           <t>Mike Millspaugh</t>
         </is>
       </c>
       <c r="E88" s="3" t="inlineStr">
         <is>
           <t>Jon Rubin</t>
         </is>
       </c>
       <c r="F88" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G88" s="3" t="n">
-        <v>1.4</v>
+        <v>1.6</v>
       </c>
       <c r="H88" s="3" t="n">
         <v>1.7</v>
       </c>
       <c r="I88" s="3" t="n">
-        <v>3.1</v>
+        <v>3.3</v>
       </c>
       <c r="J88" s="3" t="inlineStr"/>
       <c r="K88" s="3" t="n">
         <v>10.3</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B89" s="2" t="n">
         <v>7</v>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
           <t>Brett's Team</t>
         </is>
       </c>
       <c r="D89" s="2" t="inlineStr">
         <is>
           <t>Brett Snyder</t>
         </is>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
@@ -4356,177 +4356,177 @@
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
           <t>Simon's Team</t>
         </is>
       </c>
       <c r="D95" s="2" t="inlineStr">
         <is>
           <t>Simon Maybee</t>
         </is>
       </c>
       <c r="E95" s="2" t="inlineStr">
         <is>
           <t>Ken Sonnenberg</t>
         </is>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G95" s="2" t="n">
         <v>1.1</v>
       </c>
       <c r="H95" s="2" t="n">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>1.9</v>
       </c>
       <c r="J95" s="2" t="inlineStr"/>
       <c r="K95" s="2" t="n">
         <v>12.3</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="3" t="n">
         <v>12</v>
       </c>
       <c r="B96" s="3" t="n">
         <v>6</v>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
           <t>Brett's Team</t>
         </is>
       </c>
       <c r="D96" s="3" t="inlineStr">
         <is>
           <t>Brett Snyder</t>
         </is>
       </c>
       <c r="E96" s="3" t="inlineStr">
         <is>
           <t>Jonathan Woodward</t>
         </is>
       </c>
       <c r="F96" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G96" s="3" t="n">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="H96" s="3" t="n">
         <v>2</v>
       </c>
       <c r="I96" s="3" t="n">
-        <v>2.4</v>
+        <v>2.5</v>
       </c>
       <c r="J96" s="3" t="inlineStr"/>
       <c r="K96" s="3" t="n">
         <v>11.3</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B97" s="2" t="n">
         <v>7</v>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
           <t>John's Team</t>
         </is>
       </c>
       <c r="D97" s="2" t="inlineStr">
         <is>
           <t>John Gramlich</t>
         </is>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
           <t>CJ Blaney</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G97" s="2" t="n">
-        <v>3</v>
+        <v>2.8</v>
       </c>
       <c r="H97" s="2" t="n">
-        <v>1.7</v>
+        <v>1.8</v>
       </c>
       <c r="I97" s="2" t="n">
-        <v>4.7</v>
+        <v>4.5</v>
       </c>
       <c r="J97" s="2" t="inlineStr"/>
       <c r="K97" s="2" t="n">
         <v>11.3</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
           <t>John's Team</t>
         </is>
       </c>
       <c r="D98" s="2" t="inlineStr">
         <is>
           <t>John Gramlich</t>
         </is>
       </c>
       <c r="E98" s="2" t="inlineStr">
         <is>
           <t>Kyle Elzey</t>
         </is>
       </c>
       <c r="F98" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G98" s="2" t="n">
         <v>1.2</v>
       </c>
       <c r="H98" s="2" t="n">
-        <v>1.6</v>
+        <v>1.3</v>
       </c>
       <c r="I98" s="2" t="n">
-        <v>2.8</v>
+        <v>2.5</v>
       </c>
       <c r="J98" s="2" t="inlineStr"/>
       <c r="K98" s="2" t="n">
         <v>12.7</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="3" t="n">
         <v>13</v>
       </c>
       <c r="B99" s="3" t="n">
         <v>1</v>
       </c>
       <c r="C99" s="3" t="inlineStr">
         <is>
           <t>Brett's Team</t>
         </is>
       </c>
       <c r="D99" s="3" t="inlineStr">
         <is>
           <t>Brett Snyder</t>
         </is>
       </c>
       <c r="E99" s="3" t="inlineStr">
         <is>
@@ -4599,57 +4599,57 @@
       </c>
       <c r="B101" s="3" t="n">
         <v>3</v>
       </c>
       <c r="C101" s="3" t="inlineStr">
         <is>
           <t>Zach's Team</t>
         </is>
       </c>
       <c r="D101" s="3" t="inlineStr">
         <is>
           <t>Zach Buswell</t>
         </is>
       </c>
       <c r="E101" s="3" t="inlineStr">
         <is>
           <t>Gregg Hinkle</t>
         </is>
       </c>
       <c r="F101" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G101" s="3" t="n">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="H101" s="3" t="n">
         <v>1.3</v>
       </c>
       <c r="I101" s="3" t="n">
-        <v>1.8</v>
+        <v>1.7</v>
       </c>
       <c r="J101" s="3" t="inlineStr"/>
       <c r="K101" s="3" t="n">
         <v>12.7</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B102" s="2" t="n">
         <v>4</v>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
           <t>Mike's Team</t>
         </is>
       </c>
       <c r="D102" s="2" t="inlineStr">
         <is>
           <t>Mike Millspaugh</t>
         </is>
       </c>
       <c r="E102" s="2" t="inlineStr">
         <is>
@@ -4681,54 +4681,54 @@
       </c>
       <c r="B103" s="3" t="n">
         <v>5</v>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
           <t>Connor's Team</t>
         </is>
       </c>
       <c r="D103" s="3" t="inlineStr">
         <is>
           <t>Connor Healey</t>
         </is>
       </c>
       <c r="E103" s="3" t="inlineStr">
         <is>
           <t>Mike Eidelkind</t>
         </is>
       </c>
       <c r="F103" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G103" s="3" t="n">
-        <v>0.6</v>
+        <v>0.8</v>
       </c>
       <c r="H103" s="3" t="n">
-        <v>1.6</v>
+        <v>1.3</v>
       </c>
       <c r="I103" s="3" t="n">
         <v>2.2</v>
       </c>
       <c r="J103" s="3" t="inlineStr"/>
       <c r="K103" s="3" t="n">
         <v>13</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B104" s="2" t="n">
         <v>6</v>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
           <t>Kevin's Team</t>
         </is>
       </c>
       <c r="D104" s="2" t="inlineStr">
         <is>
           <t>Kevin Miller</t>
         </is>