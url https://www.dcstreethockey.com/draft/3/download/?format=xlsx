--- v1 (2026-07-17)
+++ v2 (2026-09-01)
@@ -540,102 +540,102 @@
       </c>
       <c r="B2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>John's Team</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>John Gramlich</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>John Gramlich</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G2" s="2" t="n">
-        <v>5.3</v>
+        <v>5.4</v>
       </c>
       <c r="H2" s="2" t="n">
         <v>3.6</v>
       </c>
       <c r="I2" s="2" t="n">
-        <v>8.9</v>
+        <v>9</v>
       </c>
       <c r="J2" s="2" t="inlineStr"/>
       <c r="K2" s="2" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="n">
         <v>1</v>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Brett's Team</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Brett Snyder</t>
         </is>
       </c>
       <c r="E3" s="3" t="inlineStr">
         <is>
           <t>Brett Snyder</t>
         </is>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G3" s="3" t="n">
         <v>2.9</v>
       </c>
       <c r="H3" s="3" t="n">
         <v>3.3</v>
       </c>
       <c r="I3" s="3" t="n">
         <v>6.2</v>
       </c>
       <c r="J3" s="3" t="inlineStr"/>
       <c r="K3" s="3" t="n">
-        <v>1</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B4" s="2" t="n">
         <v>2</v>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Simon's Team</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Simon Maybee</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Austin Hennelly</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
@@ -663,57 +663,57 @@
       </c>
       <c r="B5" s="3" t="n">
         <v>3</v>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Zach's Team</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Zach Buswell</t>
         </is>
       </c>
       <c r="E5" s="3" t="inlineStr">
         <is>
           <t>Zach Buswell</t>
         </is>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G5" s="3" t="n">
-        <v>7.9</v>
+        <v>8.1</v>
       </c>
       <c r="H5" s="3" t="n">
-        <v>6.5</v>
+        <v>6.8</v>
       </c>
       <c r="I5" s="3" t="n">
-        <v>14.5</v>
+        <v>14.9</v>
       </c>
       <c r="J5" s="3" t="inlineStr"/>
       <c r="K5" s="3" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B6" s="2" t="n">
         <v>4</v>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Mike's Team</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Mike Millspaugh</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
@@ -786,758 +786,758 @@
       </c>
       <c r="B8" s="2" t="n">
         <v>6</v>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Kevin's Team</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Kevin Miller</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Forrest Penninger</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G8" s="2" t="n">
-        <v>10.3</v>
+        <v>10.7</v>
       </c>
       <c r="H8" s="2" t="n">
-        <v>3.5</v>
+        <v>3.8</v>
       </c>
       <c r="I8" s="2" t="n">
-        <v>13.7</v>
+        <v>14.5</v>
       </c>
       <c r="J8" s="2" t="inlineStr"/>
       <c r="K8" s="2" t="n">
         <v>1.3</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="n">
         <v>1</v>
       </c>
       <c r="B9" s="3" t="n">
         <v>7</v>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Hunter's Team</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Hunter Haddad</t>
         </is>
       </c>
       <c r="E9" s="3" t="inlineStr">
         <is>
           <t>Will Clark</t>
         </is>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G9" s="3" t="n">
         <v>4.9</v>
       </c>
       <c r="H9" s="3" t="n">
         <v>2.8</v>
       </c>
       <c r="I9" s="3" t="n">
         <v>7.6</v>
       </c>
       <c r="J9" s="3" t="inlineStr"/>
       <c r="K9" s="3" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="n">
         <v>2</v>
       </c>
       <c r="B10" s="3" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Hunter's Team</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Hunter Haddad</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Grant Dressler</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G10" s="3" t="n">
         <v>3.8</v>
       </c>
       <c r="H10" s="3" t="n">
         <v>2.7</v>
       </c>
       <c r="I10" s="3" t="n">
         <v>6.5</v>
       </c>
       <c r="J10" s="3" t="inlineStr"/>
       <c r="K10" s="3" t="n">
-        <v>1.7</v>
+        <v>2</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B11" s="2" t="n">
         <v>1</v>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>Kevin's Team</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Kevin Miller</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Adam Ghering</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G11" s="2" t="n">
         <v>2.1</v>
       </c>
       <c r="H11" s="2" t="n">
         <v>1.8</v>
       </c>
       <c r="I11" s="2" t="n">
         <v>3.9</v>
       </c>
       <c r="J11" s="2" t="inlineStr"/>
       <c r="K11" s="2" t="n">
-        <v>2</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="3" t="n">
         <v>2</v>
       </c>
       <c r="B12" s="3" t="n">
         <v>2</v>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Connor's Team</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>Connor Healey</t>
         </is>
       </c>
       <c r="E12" s="3" t="inlineStr">
         <is>
           <t>Terry O'Neill</t>
         </is>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G12" s="3" t="n">
         <v>1.3</v>
       </c>
       <c r="H12" s="3" t="n">
         <v>1.9</v>
       </c>
       <c r="I12" s="3" t="n">
-        <v>3.2</v>
+        <v>3.3</v>
       </c>
       <c r="J12" s="3" t="inlineStr"/>
       <c r="K12" s="3" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B13" s="2" t="n">
         <v>3</v>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>Mike's Team</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Mike Millspaugh</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Vincent Talbot</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G13" s="2" t="n">
-        <v>9.1</v>
+        <v>9.6</v>
       </c>
       <c r="H13" s="2" t="n">
-        <v>7.3</v>
+        <v>7.9</v>
       </c>
       <c r="I13" s="2" t="n">
-        <v>16.4</v>
+        <v>17.4</v>
       </c>
       <c r="J13" s="2" t="inlineStr"/>
       <c r="K13" s="2" t="n">
-        <v>1.3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="3" t="n">
         <v>2</v>
       </c>
       <c r="B14" s="3" t="n">
         <v>4</v>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Zach's Team</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
           <t>Zach Buswell</t>
         </is>
       </c>
       <c r="E14" s="3" t="inlineStr">
         <is>
           <t>Mitch Cratty</t>
         </is>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G14" s="3" t="n">
-        <v>5.9</v>
+        <v>6</v>
       </c>
       <c r="H14" s="3" t="n">
         <v>3.2</v>
       </c>
       <c r="I14" s="3" t="n">
-        <v>9.1</v>
+        <v>9.199999999999999</v>
       </c>
       <c r="J14" s="3" t="inlineStr"/>
       <c r="K14" s="3" t="n">
-        <v>2.3</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B15" s="2" t="n">
         <v>5</v>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>Simon's Team</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Simon Maybee</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Alex Roth</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G15" s="2" t="n">
         <v>6</v>
       </c>
       <c r="H15" s="2" t="n">
         <v>4.3</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>10.3</v>
       </c>
       <c r="J15" s="2" t="inlineStr"/>
       <c r="K15" s="2" t="n">
-        <v>2</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="3" t="n">
         <v>2</v>
       </c>
       <c r="B16" s="3" t="n">
         <v>6</v>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Brett's Team</t>
         </is>
       </c>
       <c r="D16" s="3" t="inlineStr">
         <is>
           <t>Brett Snyder</t>
         </is>
       </c>
       <c r="E16" s="3" t="inlineStr">
         <is>
           <t>Paul Forest</t>
         </is>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G16" s="3" t="n">
-        <v>7.4</v>
+        <v>7</v>
       </c>
       <c r="H16" s="3" t="n">
-        <v>5.1</v>
+        <v>4.7</v>
       </c>
       <c r="I16" s="3" t="n">
-        <v>12.5</v>
+        <v>11.7</v>
       </c>
       <c r="J16" s="3" t="inlineStr"/>
       <c r="K16" s="3" t="n">
-        <v>1.5</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B17" s="2" t="n">
         <v>7</v>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>John's Team</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>John Gramlich</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Hank Harrington</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G17" s="2" t="n">
-        <v>9.1</v>
+        <v>9.5</v>
       </c>
       <c r="H17" s="2" t="n">
-        <v>4.8</v>
+        <v>5.3</v>
       </c>
       <c r="I17" s="2" t="n">
-        <v>13.9</v>
+        <v>14.9</v>
       </c>
       <c r="J17" s="2" t="inlineStr"/>
       <c r="K17" s="2" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>John's Team</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>John Gramlich</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Trey Vita</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G18" s="2" t="n">
-        <v>9</v>
+        <v>10.2</v>
       </c>
       <c r="H18" s="2" t="n">
-        <v>6.6</v>
+        <v>7</v>
       </c>
       <c r="I18" s="2" t="n">
-        <v>15.6</v>
+        <v>17.2</v>
       </c>
       <c r="J18" s="2" t="inlineStr"/>
       <c r="K18" s="2" t="n">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="3" t="n">
         <v>3</v>
       </c>
       <c r="B19" s="3" t="n">
         <v>1</v>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Brett's Team</t>
         </is>
       </c>
       <c r="D19" s="3" t="inlineStr">
         <is>
           <t>Brett Snyder</t>
         </is>
       </c>
       <c r="E19" s="3" t="inlineStr">
         <is>
           <t>Mark Kourt</t>
         </is>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G19" s="3" t="n">
         <v>5.7</v>
       </c>
       <c r="H19" s="3" t="n">
         <v>4</v>
       </c>
       <c r="I19" s="3" t="n">
         <v>9.699999999999999</v>
       </c>
       <c r="J19" s="3" t="inlineStr"/>
       <c r="K19" s="3" t="n">
-        <v>3</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B20" s="2" t="n">
         <v>2</v>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>Simon's Team</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Simon Maybee</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Colin Begley</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G20" s="2" t="n">
         <v>4.7</v>
       </c>
       <c r="H20" s="2" t="n">
         <v>2.7</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>7.4</v>
       </c>
       <c r="J20" s="2" t="inlineStr"/>
       <c r="K20" s="2" t="n">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="3" t="n">
         <v>3</v>
       </c>
       <c r="B21" s="3" t="n">
         <v>3</v>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Zach's Team</t>
         </is>
       </c>
       <c r="D21" s="3" t="inlineStr">
         <is>
           <t>Zach Buswell</t>
         </is>
       </c>
       <c r="E21" s="3" t="inlineStr">
         <is>
           <t>Scott Moore</t>
         </is>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G21" s="3" t="n">
-        <v>1.2</v>
+        <v>1.3</v>
       </c>
       <c r="H21" s="3" t="n">
-        <v>2</v>
+        <v>2.1</v>
       </c>
       <c r="I21" s="3" t="n">
-        <v>3.2</v>
+        <v>3.4</v>
       </c>
       <c r="J21" s="3" t="inlineStr"/>
       <c r="K21" s="3" t="n">
-        <v>2.7</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B22" s="2" t="n">
         <v>4</v>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>Mike's Team</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Mike Millspaugh</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Garret Dressler</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G22" s="2" t="n">
-        <v>7.2</v>
+        <v>7.7</v>
       </c>
       <c r="H22" s="2" t="n">
-        <v>4.6</v>
+        <v>4.9</v>
       </c>
       <c r="I22" s="2" t="n">
-        <v>11.8</v>
+        <v>12.6</v>
       </c>
       <c r="J22" s="2" t="inlineStr"/>
       <c r="K22" s="2" t="n">
-        <v>3.3</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="3" t="n">
         <v>3</v>
       </c>
       <c r="B23" s="3" t="n">
         <v>5</v>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Connor's Team</t>
         </is>
       </c>
       <c r="D23" s="3" t="inlineStr">
         <is>
           <t>Connor Healey</t>
         </is>
       </c>
       <c r="E23" s="3" t="inlineStr">
         <is>
           <t>Wayne Barrett</t>
         </is>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G23" s="3" t="n">
         <v>4.1</v>
       </c>
       <c r="H23" s="3" t="n">
         <v>7.2</v>
       </c>
       <c r="I23" s="3" t="n">
         <v>11.3</v>
       </c>
       <c r="J23" s="3" t="inlineStr"/>
       <c r="K23" s="3" t="n">
-        <v>3</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B24" s="2" t="n">
         <v>6</v>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>Kevin's Team</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Kevin Miller</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Michael Bender</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0.1</v>
       </c>
       <c r="J24" s="2" t="inlineStr"/>
       <c r="K24" s="2" t="n">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="3" t="n">
         <v>3</v>
       </c>
       <c r="B25" s="3" t="n">
         <v>7</v>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Hunter's Team</t>
         </is>
       </c>
       <c r="D25" s="3" t="inlineStr">
         <is>
           <t>Hunter Haddad</t>
         </is>
       </c>
       <c r="E25" s="3" t="inlineStr">
         <is>
           <t>Chris Mylan</t>
         </is>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G25" s="3" t="n">
-        <v>7.3</v>
+        <v>7.7</v>
       </c>
       <c r="H25" s="3" t="n">
-        <v>5.7</v>
+        <v>5.8</v>
       </c>
       <c r="I25" s="3" t="n">
-        <v>13</v>
+        <v>13.5</v>
       </c>
       <c r="J25" s="3" t="inlineStr"/>
       <c r="K25" s="3" t="n">
-        <v>2.7</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="3" t="n">
         <v>4</v>
       </c>
       <c r="B26" s="3" t="n">
         <v>0</v>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Hunter's Team</t>
         </is>
       </c>
       <c r="D26" s="3" t="inlineStr">
         <is>
           <t>Hunter Haddad</t>
         </is>
       </c>
       <c r="E26" s="3" t="inlineStr">
         <is>
           <t>John Hines</t>
         </is>
       </c>
       <c r="F26" s="3" t="inlineStr">
@@ -1565,758 +1565,758 @@
       </c>
       <c r="B27" s="2" t="n">
         <v>1</v>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>Kevin's Team</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Kevin Miller</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Amit Mistry</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G27" s="2" t="n">
-        <v>3.6</v>
+        <v>3.7</v>
       </c>
       <c r="H27" s="2" t="n">
-        <v>4.3</v>
+        <v>4.6</v>
       </c>
       <c r="I27" s="2" t="n">
-        <v>7.9</v>
+        <v>8.199999999999999</v>
       </c>
       <c r="J27" s="2" t="inlineStr"/>
       <c r="K27" s="2" t="n">
-        <v>3.3</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="3" t="n">
         <v>4</v>
       </c>
       <c r="B28" s="3" t="n">
         <v>2</v>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Connor's Team</t>
         </is>
       </c>
       <c r="D28" s="3" t="inlineStr">
         <is>
           <t>Connor Healey</t>
         </is>
       </c>
       <c r="E28" s="3" t="inlineStr">
         <is>
           <t>Connor Healey</t>
         </is>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G28" s="3" t="n">
         <v>2</v>
       </c>
       <c r="H28" s="3" t="n">
-        <v>2.3</v>
+        <v>2.4</v>
       </c>
       <c r="I28" s="3" t="n">
-        <v>4.3</v>
+        <v>4.4</v>
       </c>
       <c r="J28" s="3" t="inlineStr"/>
       <c r="K28" s="3" t="n">
         <v>4.7</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B29" s="2" t="n">
         <v>3</v>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>Mike's Team</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Mike Millspaugh</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Patrick Noyes</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G29" s="2" t="n">
         <v>1.4</v>
       </c>
       <c r="H29" s="2" t="n">
         <v>2.1</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>3.6</v>
       </c>
       <c r="J29" s="2" t="inlineStr"/>
       <c r="K29" s="2" t="n">
-        <v>3.5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="3" t="n">
         <v>4</v>
       </c>
       <c r="B30" s="3" t="n">
         <v>4</v>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Zach's Team</t>
         </is>
       </c>
       <c r="D30" s="3" t="inlineStr">
         <is>
           <t>Zach Buswell</t>
         </is>
       </c>
       <c r="E30" s="3" t="inlineStr">
         <is>
           <t>Rudy Lukow</t>
         </is>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G30" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H30" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="inlineStr"/>
       <c r="K30" s="3" t="n">
-        <v>3</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B31" s="2" t="n">
         <v>5</v>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>Simon's Team</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Simon Maybee</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Chris Howdeshell</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G31" s="2" t="n">
         <v>1.8</v>
       </c>
       <c r="H31" s="2" t="n">
         <v>2</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>3.8</v>
       </c>
       <c r="J31" s="2" t="inlineStr"/>
       <c r="K31" s="2" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="3" t="n">
         <v>4</v>
       </c>
       <c r="B32" s="3" t="n">
         <v>6</v>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Brett's Team</t>
         </is>
       </c>
       <c r="D32" s="3" t="inlineStr">
         <is>
           <t>Brett Snyder</t>
         </is>
       </c>
       <c r="E32" s="3" t="inlineStr">
         <is>
           <t>Alexander Dourian</t>
         </is>
       </c>
       <c r="F32" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G32" s="3" t="n">
-        <v>4.8</v>
+        <v>6</v>
       </c>
       <c r="H32" s="3" t="n">
-        <v>3.8</v>
+        <v>4.2</v>
       </c>
       <c r="I32" s="3" t="n">
-        <v>8.5</v>
+        <v>10.2</v>
       </c>
       <c r="J32" s="3" t="inlineStr"/>
       <c r="K32" s="3" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B33" s="2" t="n">
         <v>7</v>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>John's Team</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>John Gramlich</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Ryan Jacob</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G33" s="2" t="n">
         <v>2.6</v>
       </c>
       <c r="H33" s="2" t="n">
         <v>3.1</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>5.7</v>
       </c>
       <c r="J33" s="2" t="inlineStr"/>
       <c r="K33" s="2" t="n">
-        <v>10</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>John's Team</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>John Gramlich</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Kevin Perlow</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G34" s="2" t="n">
         <v>2.9</v>
       </c>
       <c r="H34" s="2" t="n">
         <v>3.3</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>6.2</v>
       </c>
       <c r="J34" s="2" t="inlineStr"/>
       <c r="K34" s="2" t="n">
-        <v>5</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="3" t="n">
         <v>5</v>
       </c>
       <c r="B35" s="3" t="n">
         <v>1</v>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Brett's Team</t>
         </is>
       </c>
       <c r="D35" s="3" t="inlineStr">
         <is>
           <t>Brett Snyder</t>
         </is>
       </c>
       <c r="E35" s="3" t="inlineStr">
         <is>
           <t>Jeremy Beck</t>
         </is>
       </c>
       <c r="F35" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G35" s="3" t="n">
         <v>3</v>
       </c>
       <c r="H35" s="3" t="n">
         <v>2.8</v>
       </c>
       <c r="I35" s="3" t="n">
         <v>5.8</v>
       </c>
       <c r="J35" s="3" t="inlineStr"/>
       <c r="K35" s="3" t="n">
-        <v>4.3</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B36" s="2" t="n">
         <v>2</v>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>Simon's Team</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Simon Maybee</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Greg White</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G36" s="2" t="n">
-        <v>1.4</v>
+        <v>1.8</v>
       </c>
       <c r="H36" s="2" t="n">
-        <v>2.4</v>
+        <v>2.6</v>
       </c>
       <c r="I36" s="2" t="n">
-        <v>3.8</v>
+        <v>4.4</v>
       </c>
       <c r="J36" s="2" t="inlineStr"/>
       <c r="K36" s="2" t="n">
-        <v>5</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="3" t="n">
         <v>5</v>
       </c>
       <c r="B37" s="3" t="n">
         <v>3</v>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Zach's Team</t>
         </is>
       </c>
       <c r="D37" s="3" t="inlineStr">
         <is>
           <t>Zach Buswell</t>
         </is>
       </c>
       <c r="E37" s="3" t="inlineStr">
         <is>
           <t>Chris Eng</t>
         </is>
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G37" s="3" t="n">
-        <v>3</v>
+        <v>3.1</v>
       </c>
       <c r="H37" s="3" t="n">
-        <v>3.3</v>
+        <v>3.4</v>
       </c>
       <c r="I37" s="3" t="n">
-        <v>6.3</v>
+        <v>6.5</v>
       </c>
       <c r="J37" s="3" t="inlineStr"/>
       <c r="K37" s="3" t="n">
-        <v>4</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B38" s="2" t="n">
         <v>4</v>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>Mike's Team</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Mike Millspaugh</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Owen Quinlan</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G38" s="2" t="n">
         <v>4.6</v>
       </c>
       <c r="H38" s="2" t="n">
         <v>2.1</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>6.6</v>
       </c>
       <c r="J38" s="2" t="inlineStr"/>
       <c r="K38" s="2" t="n">
-        <v>5</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="3" t="n">
         <v>5</v>
       </c>
       <c r="B39" s="3" t="n">
         <v>5</v>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Connor's Team</t>
         </is>
       </c>
       <c r="D39" s="3" t="inlineStr">
         <is>
           <t>Connor Healey</t>
         </is>
       </c>
       <c r="E39" s="3" t="inlineStr">
         <is>
           <t>Morgan Radic</t>
         </is>
       </c>
       <c r="F39" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G39" s="3" t="n">
         <v>2.8</v>
       </c>
       <c r="H39" s="3" t="n">
         <v>3.5</v>
       </c>
       <c r="I39" s="3" t="n">
         <v>6.3</v>
       </c>
       <c r="J39" s="3" t="inlineStr"/>
       <c r="K39" s="3" t="n">
-        <v>5</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B40" s="2" t="n">
         <v>6</v>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>Kevin's Team</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Kevin Miller</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Matt Gribbin</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G40" s="2" t="n">
         <v>2.6</v>
       </c>
       <c r="H40" s="2" t="n">
         <v>2.2</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>4.9</v>
       </c>
       <c r="J40" s="2" t="inlineStr"/>
       <c r="K40" s="2" t="n">
-        <v>4.7</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="3" t="n">
         <v>5</v>
       </c>
       <c r="B41" s="3" t="n">
         <v>7</v>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Hunter's Team</t>
         </is>
       </c>
       <c r="D41" s="3" t="inlineStr">
         <is>
           <t>Hunter Haddad</t>
         </is>
       </c>
       <c r="E41" s="3" t="inlineStr">
         <is>
           <t>Jajean Rose</t>
         </is>
       </c>
       <c r="F41" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G41" s="3" t="n">
+        <v>2.4</v>
+      </c>
+      <c r="H41" s="3" t="n">
         <v>2.3</v>
       </c>
-      <c r="H41" s="3" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="I41" s="3" t="n">
-        <v>4.4</v>
+        <v>4.7</v>
       </c>
       <c r="J41" s="3" t="inlineStr"/>
       <c r="K41" s="3" t="n">
-        <v>4.7</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="3" t="n">
         <v>6</v>
       </c>
       <c r="B42" s="3" t="n">
         <v>0</v>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Hunter's Team</t>
         </is>
       </c>
       <c r="D42" s="3" t="inlineStr">
         <is>
           <t>Hunter Haddad</t>
         </is>
       </c>
       <c r="E42" s="3" t="inlineStr">
         <is>
           <t>Jon Cassady</t>
         </is>
       </c>
       <c r="F42" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G42" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H42" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="inlineStr"/>
       <c r="K42" s="3" t="n">
-        <v>5</v>
+        <v>5.2</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B43" s="2" t="n">
         <v>1</v>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>Kevin's Team</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Kevin Miller</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Andrew Grzywacz</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G43" s="2" t="n">
-        <v>8</v>
+        <v>8.199999999999999</v>
       </c>
       <c r="H43" s="2" t="n">
         <v>2.6</v>
       </c>
       <c r="I43" s="2" t="n">
-        <v>10.6</v>
+        <v>10.9</v>
       </c>
       <c r="J43" s="2" t="inlineStr"/>
       <c r="K43" s="2" t="n">
-        <v>5.3</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="3" t="n">
         <v>6</v>
       </c>
       <c r="B44" s="3" t="n">
         <v>2</v>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Connor's Team</t>
         </is>
       </c>
       <c r="D44" s="3" t="inlineStr">
         <is>
           <t>Connor Healey</t>
         </is>
       </c>
       <c r="E44" s="3" t="inlineStr">
         <is>
           <t>Brendan Seifert</t>
         </is>
       </c>
       <c r="F44" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G44" s="3" t="n">
         <v>1.4</v>
       </c>
       <c r="H44" s="3" t="n">
         <v>2.5</v>
       </c>
       <c r="I44" s="3" t="n">
         <v>3.9</v>
       </c>
       <c r="J44" s="3" t="inlineStr"/>
       <c r="K44" s="3" t="n">
-        <v>4.7</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B45" s="2" t="n">
         <v>3</v>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>Mike's Team</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Mike Millspaugh</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Kurt Boyea</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
@@ -2344,307 +2344,307 @@
       </c>
       <c r="B46" s="3" t="n">
         <v>4</v>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Zach's Team</t>
         </is>
       </c>
       <c r="D46" s="3" t="inlineStr">
         <is>
           <t>Zach Buswell</t>
         </is>
       </c>
       <c r="E46" s="3" t="inlineStr">
         <is>
           <t>Kobi Eberly</t>
         </is>
       </c>
       <c r="F46" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G46" s="3" t="n">
-        <v>6.5</v>
+        <v>6.8</v>
       </c>
       <c r="H46" s="3" t="n">
-        <v>5.5</v>
+        <v>5.8</v>
       </c>
       <c r="I46" s="3" t="n">
-        <v>12</v>
+        <v>12.7</v>
       </c>
       <c r="J46" s="3" t="inlineStr"/>
       <c r="K46" s="3" t="n">
-        <v>5</v>
+        <v>5.2</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B47" s="2" t="n">
         <v>5</v>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>Simon's Team</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Simon Maybee</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>John Romps</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="2" t="inlineStr"/>
       <c r="K47" s="2" t="n">
-        <v>5.3</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="3" t="n">
         <v>6</v>
       </c>
       <c r="B48" s="3" t="n">
         <v>6</v>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
           <t>Brett's Team</t>
         </is>
       </c>
       <c r="D48" s="3" t="inlineStr">
         <is>
           <t>Brett Snyder</t>
         </is>
       </c>
       <c r="E48" s="3" t="inlineStr">
         <is>
           <t>Marshall Popkin</t>
         </is>
       </c>
       <c r="F48" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G48" s="3" t="n">
-        <v>3.9</v>
+        <v>4</v>
       </c>
       <c r="H48" s="3" t="n">
-        <v>4</v>
+        <v>4.1</v>
       </c>
       <c r="I48" s="3" t="n">
-        <v>7.9</v>
+        <v>8.1</v>
       </c>
       <c r="J48" s="3" t="inlineStr"/>
       <c r="K48" s="3" t="n">
-        <v>5</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B49" s="2" t="n">
         <v>7</v>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>John's Team</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>John Gramlich</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Damian Herring</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="H49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="2" t="inlineStr"/>
       <c r="K49" s="2" t="n">
-        <v>4.5</v>
+        <v>5</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t>John's Team</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>John Gramlich</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Steve Gorniak</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G50" s="2" t="n">
         <v>1</v>
       </c>
       <c r="H50" s="2" t="n">
         <v>1.5</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>2.5</v>
       </c>
       <c r="J50" s="2" t="inlineStr"/>
       <c r="K50" s="2" t="n">
-        <v>6.3</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="3" t="n">
         <v>7</v>
       </c>
       <c r="B51" s="3" t="n">
         <v>1</v>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Brett's Team</t>
         </is>
       </c>
       <c r="D51" s="3" t="inlineStr">
         <is>
           <t>Brett Snyder</t>
         </is>
       </c>
       <c r="E51" s="3" t="inlineStr">
         <is>
           <t>JD Hicks</t>
         </is>
       </c>
       <c r="F51" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G51" s="3" t="n">
         <v>5.3</v>
       </c>
       <c r="H51" s="3" t="n">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
       <c r="I51" s="3" t="n">
-        <v>7.5</v>
+        <v>7.7</v>
       </c>
       <c r="J51" s="3" t="inlineStr"/>
       <c r="K51" s="3" t="n">
-        <v>6.3</v>
+        <v>5.8</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B52" s="2" t="n">
         <v>2</v>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
           <t>Simon's Team</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Simon Maybee</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Ki Hawk</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G52" s="2" t="n">
         <v>3.3</v>
       </c>
       <c r="H52" s="2" t="n">
         <v>2.1</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>5.4</v>
       </c>
       <c r="J52" s="2" t="inlineStr"/>
       <c r="K52" s="2" t="n">
-        <v>6.7</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="3" t="n">
         <v>7</v>
       </c>
       <c r="B53" s="3" t="n">
         <v>3</v>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Zach's Team</t>
         </is>
       </c>
       <c r="D53" s="3" t="inlineStr">
         <is>
           <t>Zach Buswell</t>
         </is>
       </c>
       <c r="E53" s="3" t="inlineStr">
         <is>
           <t>Connor Varley</t>
         </is>
       </c>
       <c r="F53" s="3" t="inlineStr">
@@ -2723,625 +2723,625 @@
         <is>
           <t>Connor Healey</t>
         </is>
       </c>
       <c r="E55" s="3" t="inlineStr">
         <is>
           <t>Joe Delisle</t>
         </is>
       </c>
       <c r="F55" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G55" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H55" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="inlineStr"/>
       <c r="K55" s="3" t="n">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B56" s="2" t="n">
         <v>6</v>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
           <t>Kevin's Team</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>Kevin Miller</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Eric Wynn</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G56" s="2" t="n">
         <v>2</v>
       </c>
       <c r="H56" s="2" t="n">
         <v>2</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>4</v>
       </c>
       <c r="J56" s="2" t="inlineStr"/>
       <c r="K56" s="2" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="3" t="n">
         <v>7</v>
       </c>
       <c r="B57" s="3" t="n">
         <v>7</v>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Hunter's Team</t>
         </is>
       </c>
       <c r="D57" s="3" t="inlineStr">
         <is>
           <t>Hunter Haddad</t>
         </is>
       </c>
       <c r="E57" s="3" t="inlineStr">
         <is>
           <t>Hunter Haddad</t>
         </is>
       </c>
       <c r="F57" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G57" s="3" t="n">
-        <v>3.8</v>
+        <v>4.1</v>
       </c>
       <c r="H57" s="3" t="n">
-        <v>3.1</v>
+        <v>3.3</v>
       </c>
       <c r="I57" s="3" t="n">
-        <v>6.9</v>
+        <v>7.4</v>
       </c>
       <c r="J57" s="3" t="inlineStr"/>
       <c r="K57" s="3" t="n">
-        <v>5.3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="3" t="n">
         <v>8</v>
       </c>
       <c r="B58" s="3" t="n">
         <v>0</v>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Hunter's Team</t>
         </is>
       </c>
       <c r="D58" s="3" t="inlineStr">
         <is>
           <t>Hunter Haddad</t>
         </is>
       </c>
       <c r="E58" s="3" t="inlineStr">
         <is>
           <t>Holt Mountcastle</t>
         </is>
       </c>
       <c r="F58" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G58" s="3" t="n">
-        <v>4.7</v>
+        <v>5.1</v>
       </c>
       <c r="H58" s="3" t="n">
-        <v>3.7</v>
+        <v>4.1</v>
       </c>
       <c r="I58" s="3" t="n">
-        <v>8.4</v>
+        <v>9.300000000000001</v>
       </c>
       <c r="J58" s="3" t="inlineStr"/>
       <c r="K58" s="3" t="n">
-        <v>7</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B59" s="2" t="n">
         <v>1</v>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
           <t>Kevin's Team</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Kevin Miller</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Kevin Miller</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G59" s="2" t="n">
-        <v>2.5</v>
+        <v>2.7</v>
       </c>
       <c r="H59" s="2" t="n">
-        <v>3.7</v>
+        <v>4</v>
       </c>
       <c r="I59" s="2" t="n">
-        <v>6.2</v>
+        <v>6.7</v>
       </c>
       <c r="J59" s="2" t="inlineStr"/>
       <c r="K59" s="2" t="n">
-        <v>7.7</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="3" t="n">
         <v>8</v>
       </c>
       <c r="B60" s="3" t="n">
         <v>2</v>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Connor's Team</t>
         </is>
       </c>
       <c r="D60" s="3" t="inlineStr">
         <is>
           <t>Connor Healey</t>
         </is>
       </c>
       <c r="E60" s="3" t="inlineStr">
         <is>
           <t>Jesse Wasson</t>
         </is>
       </c>
       <c r="F60" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G60" s="3" t="n">
         <v>2.2</v>
       </c>
       <c r="H60" s="3" t="n">
         <v>2</v>
       </c>
       <c r="I60" s="3" t="n">
         <v>4.2</v>
       </c>
       <c r="J60" s="3" t="inlineStr"/>
       <c r="K60" s="3" t="n">
-        <v>7.7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B61" s="2" t="n">
         <v>3</v>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
           <t>Mike's Team</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
           <t>Mike Millspaugh</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>Mike Millspaugh</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G61" s="2" t="n">
         <v>0.3</v>
       </c>
       <c r="H61" s="2" t="n">
-        <v>2.5</v>
+        <v>2.7</v>
       </c>
       <c r="I61" s="2" t="n">
-        <v>2.8</v>
+        <v>3</v>
       </c>
       <c r="J61" s="2" t="inlineStr"/>
       <c r="K61" s="2" t="n">
-        <v>7.7</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="3" t="n">
         <v>8</v>
       </c>
       <c r="B62" s="3" t="n">
         <v>4</v>
       </c>
       <c r="C62" s="3" t="inlineStr">
         <is>
           <t>Zach's Team</t>
         </is>
       </c>
       <c r="D62" s="3" t="inlineStr">
         <is>
           <t>Zach Buswell</t>
         </is>
       </c>
       <c r="E62" s="3" t="inlineStr">
         <is>
           <t>Brenden Stell</t>
         </is>
       </c>
       <c r="F62" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G62" s="3" t="n">
-        <v>1</v>
+        <v>1.7</v>
       </c>
       <c r="H62" s="3" t="n">
         <v>1.3</v>
       </c>
       <c r="I62" s="3" t="n">
-        <v>2.3</v>
+        <v>3</v>
       </c>
       <c r="J62" s="3" t="inlineStr"/>
       <c r="K62" s="3" t="n">
         <v>5.3</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B63" s="2" t="n">
         <v>5</v>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
           <t>Simon's Team</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
           <t>Simon Maybee</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Steve Mihlfried</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G63" s="2" t="n">
         <v>0.4</v>
       </c>
       <c r="H63" s="2" t="n">
-        <v>1.8</v>
+        <v>1.7</v>
       </c>
       <c r="I63" s="2" t="n">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
       <c r="J63" s="2" t="inlineStr"/>
       <c r="K63" s="2" t="n">
-        <v>7.3</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="3" t="n">
         <v>8</v>
       </c>
       <c r="B64" s="3" t="n">
         <v>6</v>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Brett's Team</t>
         </is>
       </c>
       <c r="D64" s="3" t="inlineStr">
         <is>
           <t>Brett Snyder</t>
         </is>
       </c>
       <c r="E64" s="3" t="inlineStr">
         <is>
           <t>Sumit Dulani</t>
         </is>
       </c>
       <c r="F64" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G64" s="3" t="n">
-        <v>1.4</v>
+        <v>1.6</v>
       </c>
       <c r="H64" s="3" t="n">
-        <v>1.6</v>
+        <v>1.7</v>
       </c>
       <c r="I64" s="3" t="n">
-        <v>3</v>
+        <v>3.3</v>
       </c>
       <c r="J64" s="3" t="inlineStr"/>
       <c r="K64" s="3" t="n">
-        <v>7.7</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B65" s="2" t="n">
         <v>7</v>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
           <t>John's Team</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
           <t>John Gramlich</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <t>Mark Vita</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G65" s="2" t="n">
+        <v>2.8</v>
+      </c>
+      <c r="H65" s="2" t="n">
         <v>2.7</v>
       </c>
-      <c r="H65" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="I65" s="2" t="n">
-        <v>5.4</v>
+        <v>5.5</v>
       </c>
       <c r="J65" s="2" t="inlineStr"/>
       <c r="K65" s="2" t="n">
-        <v>8</v>
+        <v>8.199999999999999</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
           <t>John's Team</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
           <t>John Gramlich</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>Tom Skiavo</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G66" s="2" t="n">
         <v>3.1</v>
       </c>
       <c r="H66" s="2" t="n">
-        <v>2.4</v>
+        <v>2.6</v>
       </c>
       <c r="I66" s="2" t="n">
-        <v>5.5</v>
+        <v>5.7</v>
       </c>
       <c r="J66" s="2" t="inlineStr"/>
       <c r="K66" s="2" t="n">
-        <v>9</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="3" t="n">
         <v>9</v>
       </c>
       <c r="B67" s="3" t="n">
         <v>1</v>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>Brett's Team</t>
         </is>
       </c>
       <c r="D67" s="3" t="inlineStr">
         <is>
           <t>Brett Snyder</t>
         </is>
       </c>
       <c r="E67" s="3" t="inlineStr">
         <is>
           <t>Anthony Mascaro</t>
         </is>
       </c>
       <c r="F67" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G67" s="3" t="n">
         <v>1</v>
       </c>
       <c r="H67" s="3" t="n">
         <v>1.2</v>
       </c>
       <c r="I67" s="3" t="n">
         <v>2.2</v>
       </c>
       <c r="J67" s="3" t="inlineStr"/>
       <c r="K67" s="3" t="n">
-        <v>10</v>
+        <v>10.6</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B68" s="2" t="n">
         <v>2</v>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
           <t>Simon's Team</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
           <t>Simon Maybee</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>Simon Maybee</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G68" s="2" t="n">
         <v>1</v>
       </c>
       <c r="H68" s="2" t="n">
         <v>2</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>3</v>
       </c>
       <c r="J68" s="2" t="inlineStr"/>
       <c r="K68" s="2" t="n">
-        <v>9</v>
+        <v>8.800000000000001</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="3" t="n">
         <v>9</v>
       </c>
       <c r="B69" s="3" t="n">
         <v>3</v>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Zach's Team</t>
         </is>
       </c>
       <c r="D69" s="3" t="inlineStr">
         <is>
           <t>Zach Buswell</t>
         </is>
       </c>
       <c r="E69" s="3" t="inlineStr">
         <is>
           <t>Stirling Van Winkle</t>
         </is>
       </c>
       <c r="F69" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G69" s="3" t="n">
         <v>2.1</v>
       </c>
       <c r="H69" s="3" t="n">
-        <v>1.9</v>
+        <v>2</v>
       </c>
       <c r="I69" s="3" t="n">
-        <v>4</v>
+        <v>4.1</v>
       </c>
       <c r="J69" s="3" t="inlineStr"/>
       <c r="K69" s="3" t="n">
-        <v>8.699999999999999</v>
+        <v>9</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B70" s="2" t="n">
         <v>4</v>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
           <t>Mike's Team</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
         <is>
           <t>Mike Millspaugh</t>
         </is>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>Jon Zackoff</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
@@ -3420,461 +3420,461 @@
         <is>
           <t>Kevin Miller</t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>Misha Freimann</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G72" s="2" t="n">
         <v>2.8</v>
       </c>
       <c r="H72" s="2" t="n">
         <v>3.4</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>6.2</v>
       </c>
       <c r="J72" s="2" t="inlineStr"/>
       <c r="K72" s="2" t="n">
-        <v>7</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="3" t="n">
         <v>9</v>
       </c>
       <c r="B73" s="3" t="n">
         <v>7</v>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>Hunter's Team</t>
         </is>
       </c>
       <c r="D73" s="3" t="inlineStr">
         <is>
           <t>Hunter Haddad</t>
         </is>
       </c>
       <c r="E73" s="3" t="inlineStr">
         <is>
           <t>Stephen Grivnow</t>
         </is>
       </c>
       <c r="F73" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G73" s="3" t="n">
         <v>1.8</v>
       </c>
       <c r="H73" s="3" t="n">
         <v>1.7</v>
       </c>
       <c r="I73" s="3" t="n">
         <v>3.5</v>
       </c>
       <c r="J73" s="3" t="inlineStr"/>
       <c r="K73" s="3" t="n">
-        <v>9.5</v>
+        <v>10.3</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="3" t="n">
         <v>10</v>
       </c>
       <c r="B74" s="3" t="n">
         <v>0</v>
       </c>
       <c r="C74" s="3" t="inlineStr">
         <is>
           <t>Hunter's Team</t>
         </is>
       </c>
       <c r="D74" s="3" t="inlineStr">
         <is>
           <t>Hunter Haddad</t>
         </is>
       </c>
       <c r="E74" s="3" t="inlineStr">
         <is>
           <t>Michael Hoff</t>
         </is>
       </c>
       <c r="F74" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G74" s="3" t="n">
-        <v>0.9</v>
+        <v>0.8</v>
       </c>
       <c r="H74" s="3" t="n">
         <v>1.2</v>
       </c>
       <c r="I74" s="3" t="n">
         <v>2</v>
       </c>
       <c r="J74" s="3" t="inlineStr"/>
       <c r="K74" s="3" t="n">
         <v>8.699999999999999</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B75" s="2" t="n">
         <v>1</v>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
           <t>Kevin's Team</t>
         </is>
       </c>
       <c r="D75" s="2" t="inlineStr">
         <is>
           <t>Kevin Miller</t>
         </is>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>William Trageser</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G75" s="2" t="n">
         <v>1.5</v>
       </c>
       <c r="H75" s="2" t="n">
         <v>1</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>2.5</v>
       </c>
       <c r="J75" s="2" t="inlineStr"/>
       <c r="K75" s="2" t="n">
-        <v>9</v>
+        <v>8.6</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="3" t="n">
         <v>10</v>
       </c>
       <c r="B76" s="3" t="n">
         <v>2</v>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
           <t>Connor's Team</t>
         </is>
       </c>
       <c r="D76" s="3" t="inlineStr">
         <is>
           <t>Connor Healey</t>
         </is>
       </c>
       <c r="E76" s="3" t="inlineStr">
         <is>
           <t>Kip Makuc</t>
         </is>
       </c>
       <c r="F76" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G76" s="3" t="n">
         <v>0.2</v>
       </c>
       <c r="H76" s="3" t="n">
-        <v>1</v>
+        <v>1.1</v>
       </c>
       <c r="I76" s="3" t="n">
-        <v>1.2</v>
+        <v>1.3</v>
       </c>
       <c r="J76" s="3" t="inlineStr"/>
       <c r="K76" s="3" t="n">
-        <v>10.7</v>
+        <v>10.8</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B77" s="2" t="n">
         <v>3</v>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
           <t>Mike's Team</t>
         </is>
       </c>
       <c r="D77" s="2" t="inlineStr">
         <is>
           <t>Mike Millspaugh</t>
         </is>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
           <t>Doug Quinn</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G77" s="2" t="n">
         <v>0.9</v>
       </c>
       <c r="H77" s="2" t="n">
         <v>1.6</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>2.5</v>
       </c>
       <c r="J77" s="2" t="inlineStr"/>
       <c r="K77" s="2" t="n">
-        <v>10</v>
+        <v>10.2</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="3" t="n">
         <v>10</v>
       </c>
       <c r="B78" s="3" t="n">
         <v>4</v>
       </c>
       <c r="C78" s="3" t="inlineStr">
         <is>
           <t>Zach's Team</t>
         </is>
       </c>
       <c r="D78" s="3" t="inlineStr">
         <is>
           <t>Zach Buswell</t>
         </is>
       </c>
       <c r="E78" s="3" t="inlineStr">
         <is>
           <t>Adam Sizemore</t>
         </is>
       </c>
       <c r="F78" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G78" s="3" t="n">
-        <v>1.4</v>
+        <v>1.5</v>
       </c>
       <c r="H78" s="3" t="n">
         <v>2.8</v>
       </c>
       <c r="I78" s="3" t="n">
-        <v>4.2</v>
+        <v>4.3</v>
       </c>
       <c r="J78" s="3" t="inlineStr"/>
       <c r="K78" s="3" t="n">
-        <v>9.699999999999999</v>
+        <v>10.2</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B79" s="2" t="n">
         <v>5</v>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
           <t>Simon's Team</t>
         </is>
       </c>
       <c r="D79" s="2" t="inlineStr">
         <is>
           <t>Simon Maybee</t>
         </is>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <t>John Rentzepis</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G79" s="2" t="n">
         <v>2.3</v>
       </c>
       <c r="H79" s="2" t="n">
         <v>2</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>4.3</v>
       </c>
       <c r="J79" s="2" t="inlineStr"/>
       <c r="K79" s="2" t="n">
-        <v>8.699999999999999</v>
+        <v>9</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="3" t="n">
         <v>10</v>
       </c>
       <c r="B80" s="3" t="n">
         <v>6</v>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
           <t>Brett's Team</t>
         </is>
       </c>
       <c r="D80" s="3" t="inlineStr">
         <is>
           <t>Brett Snyder</t>
         </is>
       </c>
       <c r="E80" s="3" t="inlineStr">
         <is>
           <t>Devin Lilly</t>
         </is>
       </c>
       <c r="F80" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G80" s="3" t="n">
-        <v>3.3</v>
+        <v>3.4</v>
       </c>
       <c r="H80" s="3" t="n">
-        <v>2.7</v>
+        <v>2.9</v>
       </c>
       <c r="I80" s="3" t="n">
-        <v>6</v>
+        <v>6.3</v>
       </c>
       <c r="J80" s="3" t="inlineStr"/>
       <c r="K80" s="3" t="n">
-        <v>10</v>
+        <v>9.800000000000001</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B81" s="2" t="n">
         <v>7</v>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
           <t>John's Team</t>
         </is>
       </c>
       <c r="D81" s="2" t="inlineStr">
         <is>
           <t>John Gramlich</t>
         </is>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t>Kyle Stangroom</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G81" s="2" t="n">
         <v>1</v>
       </c>
       <c r="H81" s="2" t="n">
         <v>1.1</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>2.1</v>
       </c>
       <c r="J81" s="2" t="inlineStr"/>
       <c r="K81" s="2" t="n">
-        <v>10</v>
+        <v>9.800000000000001</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="3" t="n">
         <v>11</v>
       </c>
       <c r="B82" s="3" t="n">
         <v>0</v>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
           <t>Kevin's Team</t>
         </is>
       </c>
       <c r="D82" s="3" t="inlineStr">
         <is>
           <t>Kevin Miller</t>
         </is>
       </c>
       <c r="E82" s="3" t="inlineStr">
         <is>
           <t>Tyler Kujawa-Poth</t>
         </is>
       </c>
       <c r="F82" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G82" s="3" t="n">
-        <v>1.8</v>
+        <v>2.2</v>
       </c>
       <c r="H82" s="3" t="n">
         <v>1.2</v>
       </c>
       <c r="I82" s="3" t="n">
-        <v>3</v>
+        <v>3.4</v>
       </c>
       <c r="J82" s="3" t="inlineStr"/>
       <c r="K82" s="3" t="n">
-        <v>10.3</v>
+        <v>10.4</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B83" s="2" t="n">
         <v>1</v>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
           <t>Zach's Team</t>
         </is>
       </c>
       <c r="D83" s="2" t="inlineStr">
         <is>
           <t>Zach Buswell</t>
         </is>
       </c>
       <c r="E83" s="2" t="inlineStr">
         <is>
           <t>Max Toscano</t>
         </is>
       </c>
       <c r="F83" s="2" t="inlineStr">
@@ -3912,215 +3912,215 @@
         <is>
           <t>Hunter Haddad</t>
         </is>
       </c>
       <c r="E84" s="3" t="inlineStr">
         <is>
           <t>Gajan Mahendiran</t>
         </is>
       </c>
       <c r="F84" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G84" s="3" t="n">
         <v>0.6</v>
       </c>
       <c r="H84" s="3" t="n">
         <v>1.2</v>
       </c>
       <c r="I84" s="3" t="n">
         <v>1.8</v>
       </c>
       <c r="J84" s="3" t="inlineStr"/>
       <c r="K84" s="3" t="n">
-        <v>11</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B85" s="2" t="n">
         <v>3</v>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
           <t>Simon's Team</t>
         </is>
       </c>
       <c r="D85" s="2" t="inlineStr">
         <is>
           <t>Simon Maybee</t>
         </is>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
           <t>Aaron Brachman</t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G85" s="2" t="n">
         <v>1.6</v>
       </c>
       <c r="H85" s="2" t="n">
         <v>1.2</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>2.8</v>
       </c>
       <c r="J85" s="2" t="inlineStr"/>
       <c r="K85" s="2" t="n">
-        <v>10.7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="3" t="n">
         <v>11</v>
       </c>
       <c r="B86" s="3" t="n">
         <v>4</v>
       </c>
       <c r="C86" s="3" t="inlineStr">
         <is>
           <t>John's Team</t>
         </is>
       </c>
       <c r="D86" s="3" t="inlineStr">
         <is>
           <t>John Gramlich</t>
         </is>
       </c>
       <c r="E86" s="3" t="inlineStr">
         <is>
           <t>Chad Schwartz</t>
         </is>
       </c>
       <c r="F86" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G86" s="3" t="n">
-        <v>2.5</v>
+        <v>2.6</v>
       </c>
       <c r="H86" s="3" t="n">
-        <v>1.3</v>
+        <v>1.5</v>
       </c>
       <c r="I86" s="3" t="n">
-        <v>3.8</v>
+        <v>4.1</v>
       </c>
       <c r="J86" s="3" t="inlineStr"/>
       <c r="K86" s="3" t="n">
-        <v>10.7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B87" s="2" t="n">
         <v>5</v>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
           <t>Connor's Team</t>
         </is>
       </c>
       <c r="D87" s="2" t="inlineStr">
         <is>
           <t>Connor Healey</t>
         </is>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
           <t>Jeff Dunn</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G87" s="2" t="n">
-        <v>3.7</v>
+        <v>3.8</v>
       </c>
       <c r="H87" s="2" t="n">
-        <v>3</v>
+        <v>3.1</v>
       </c>
       <c r="I87" s="2" t="n">
-        <v>6.7</v>
+        <v>6.9</v>
       </c>
       <c r="J87" s="2" t="inlineStr"/>
       <c r="K87" s="2" t="n">
-        <v>9.699999999999999</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="3" t="n">
         <v>11</v>
       </c>
       <c r="B88" s="3" t="n">
         <v>6</v>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
           <t>Mike's Team</t>
         </is>
       </c>
       <c r="D88" s="3" t="inlineStr">
         <is>
           <t>Mike Millspaugh</t>
         </is>
       </c>
       <c r="E88" s="3" t="inlineStr">
         <is>
           <t>Jon Rubin</t>
         </is>
       </c>
       <c r="F88" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G88" s="3" t="n">
         <v>1.6</v>
       </c>
       <c r="H88" s="3" t="n">
         <v>1.7</v>
       </c>
       <c r="I88" s="3" t="n">
         <v>3.3</v>
       </c>
       <c r="J88" s="3" t="inlineStr"/>
       <c r="K88" s="3" t="n">
-        <v>10.3</v>
+        <v>10.4</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B89" s="2" t="n">
         <v>7</v>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
           <t>Brett's Team</t>
         </is>
       </c>
       <c r="D89" s="2" t="inlineStr">
         <is>
           <t>Brett Snyder</t>
         </is>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
           <t>Ronnie Edwards</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
@@ -4148,184 +4148,184 @@
       </c>
       <c r="B90" s="3" t="n">
         <v>0</v>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
           <t>Hunter's Team</t>
         </is>
       </c>
       <c r="D90" s="3" t="inlineStr">
         <is>
           <t>Hunter Haddad</t>
         </is>
       </c>
       <c r="E90" s="3" t="inlineStr">
         <is>
           <t>Tom Coppen</t>
         </is>
       </c>
       <c r="F90" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G90" s="3" t="n">
-        <v>3</v>
+        <v>2.3</v>
       </c>
       <c r="H90" s="3" t="n">
-        <v>2.5</v>
+        <v>1.7</v>
       </c>
       <c r="I90" s="3" t="n">
-        <v>5.5</v>
+        <v>4</v>
       </c>
       <c r="J90" s="3" t="inlineStr"/>
       <c r="K90" s="3" t="n">
         <v>12</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B91" s="2" t="n">
         <v>1</v>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
           <t>Kevin's Team</t>
         </is>
       </c>
       <c r="D91" s="2" t="inlineStr">
         <is>
           <t>Kevin Miller</t>
         </is>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
           <t>David Gerber</t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G91" s="2" t="n">
         <v>1.2</v>
       </c>
       <c r="H91" s="2" t="n">
         <v>1.9</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>3.1</v>
       </c>
       <c r="J91" s="2" t="inlineStr"/>
       <c r="K91" s="2" t="n">
-        <v>10.3</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="3" t="n">
         <v>12</v>
       </c>
       <c r="B92" s="3" t="n">
         <v>2</v>
       </c>
       <c r="C92" s="3" t="inlineStr">
         <is>
           <t>Connor's Team</t>
         </is>
       </c>
       <c r="D92" s="3" t="inlineStr">
         <is>
           <t>Connor Healey</t>
         </is>
       </c>
       <c r="E92" s="3" t="inlineStr">
         <is>
           <t>Peter Zander</t>
         </is>
       </c>
       <c r="F92" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G92" s="3" t="n">
         <v>1.3</v>
       </c>
       <c r="H92" s="3" t="n">
         <v>1.5</v>
       </c>
       <c r="I92" s="3" t="n">
         <v>2.8</v>
       </c>
       <c r="J92" s="3" t="inlineStr"/>
       <c r="K92" s="3" t="n">
-        <v>12</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B93" s="2" t="n">
         <v>3</v>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
           <t>Mike's Team</t>
         </is>
       </c>
       <c r="D93" s="2" t="inlineStr">
         <is>
           <t>Mike Millspaugh</t>
         </is>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
           <t>Steve Fitz</t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G93" s="2" t="n">
         <v>1.8</v>
       </c>
       <c r="H93" s="2" t="n">
         <v>1.2</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>3</v>
       </c>
       <c r="J93" s="2" t="inlineStr"/>
       <c r="K93" s="2" t="n">
-        <v>11.7</v>
+        <v>11.3</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="3" t="n">
         <v>12</v>
       </c>
       <c r="B94" s="3" t="n">
         <v>4</v>
       </c>
       <c r="C94" s="3" t="inlineStr">
         <is>
           <t>Zach's Team</t>
         </is>
       </c>
       <c r="D94" s="3" t="inlineStr">
         <is>
           <t>Zach Buswell</t>
         </is>
       </c>
       <c r="E94" s="3" t="inlineStr">
         <is>
           <t>Chris Colaluca</t>
         </is>
       </c>
       <c r="F94" s="3" t="inlineStr">
@@ -4353,184 +4353,184 @@
       </c>
       <c r="B95" s="2" t="n">
         <v>5</v>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
           <t>Simon's Team</t>
         </is>
       </c>
       <c r="D95" s="2" t="inlineStr">
         <is>
           <t>Simon Maybee</t>
         </is>
       </c>
       <c r="E95" s="2" t="inlineStr">
         <is>
           <t>Ken Sonnenberg</t>
         </is>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G95" s="2" t="n">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="H95" s="2" t="n">
         <v>0.9</v>
       </c>
       <c r="I95" s="2" t="n">
-        <v>1.9</v>
+        <v>2.1</v>
       </c>
       <c r="J95" s="2" t="inlineStr"/>
       <c r="K95" s="2" t="n">
-        <v>12.3</v>
+        <v>12.7</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="3" t="n">
         <v>12</v>
       </c>
       <c r="B96" s="3" t="n">
         <v>6</v>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
           <t>Brett's Team</t>
         </is>
       </c>
       <c r="D96" s="3" t="inlineStr">
         <is>
           <t>Brett Snyder</t>
         </is>
       </c>
       <c r="E96" s="3" t="inlineStr">
         <is>
           <t>Jonathan Woodward</t>
         </is>
       </c>
       <c r="F96" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G96" s="3" t="n">
         <v>0.5</v>
       </c>
       <c r="H96" s="3" t="n">
-        <v>2</v>
+        <v>2.1</v>
       </c>
       <c r="I96" s="3" t="n">
         <v>2.5</v>
       </c>
       <c r="J96" s="3" t="inlineStr"/>
       <c r="K96" s="3" t="n">
         <v>11.3</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B97" s="2" t="n">
         <v>7</v>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
           <t>John's Team</t>
         </is>
       </c>
       <c r="D97" s="2" t="inlineStr">
         <is>
           <t>John Gramlich</t>
         </is>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
           <t>CJ Blaney</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G97" s="2" t="n">
-        <v>2.8</v>
+        <v>3.2</v>
       </c>
       <c r="H97" s="2" t="n">
-        <v>1.8</v>
+        <v>2.2</v>
       </c>
       <c r="I97" s="2" t="n">
-        <v>4.5</v>
+        <v>5.5</v>
       </c>
       <c r="J97" s="2" t="inlineStr"/>
       <c r="K97" s="2" t="n">
-        <v>11.3</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
           <t>John's Team</t>
         </is>
       </c>
       <c r="D98" s="2" t="inlineStr">
         <is>
           <t>John Gramlich</t>
         </is>
       </c>
       <c r="E98" s="2" t="inlineStr">
         <is>
           <t>Kyle Elzey</t>
         </is>
       </c>
       <c r="F98" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G98" s="2" t="n">
-        <v>1.2</v>
+        <v>1.3</v>
       </c>
       <c r="H98" s="2" t="n">
-        <v>1.3</v>
+        <v>1.5</v>
       </c>
       <c r="I98" s="2" t="n">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J98" s="2" t="inlineStr"/>
       <c r="K98" s="2" t="n">
-        <v>12.7</v>
+        <v>12.6</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="3" t="n">
         <v>13</v>
       </c>
       <c r="B99" s="3" t="n">
         <v>1</v>
       </c>
       <c r="C99" s="3" t="inlineStr">
         <is>
           <t>Brett's Team</t>
         </is>
       </c>
       <c r="D99" s="3" t="inlineStr">
         <is>
           <t>Brett Snyder</t>
         </is>
       </c>
       <c r="E99" s="3" t="inlineStr">
         <is>
           <t>Richard Smith</t>
         </is>
       </c>
       <c r="F99" s="3" t="inlineStr">
@@ -4568,51 +4568,51 @@
         <is>
           <t>Simon Maybee</t>
         </is>
       </c>
       <c r="E100" s="2" t="inlineStr">
         <is>
           <t>Danny Narragon</t>
         </is>
       </c>
       <c r="F100" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G100" s="2" t="n">
         <v>1.3</v>
       </c>
       <c r="H100" s="2" t="n">
         <v>1.2</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>2.5</v>
       </c>
       <c r="J100" s="2" t="inlineStr"/>
       <c r="K100" s="2" t="n">
-        <v>13</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="3" t="n">
         <v>13</v>
       </c>
       <c r="B101" s="3" t="n">
         <v>3</v>
       </c>
       <c r="C101" s="3" t="inlineStr">
         <is>
           <t>Zach's Team</t>
         </is>
       </c>
       <c r="D101" s="3" t="inlineStr">
         <is>
           <t>Zach Buswell</t>
         </is>
       </c>
       <c r="E101" s="3" t="inlineStr">
         <is>
           <t>Gregg Hinkle</t>
         </is>
       </c>
       <c r="F101" s="3" t="inlineStr">
@@ -4681,102 +4681,102 @@
       </c>
       <c r="B103" s="3" t="n">
         <v>5</v>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
           <t>Connor's Team</t>
         </is>
       </c>
       <c r="D103" s="3" t="inlineStr">
         <is>
           <t>Connor Healey</t>
         </is>
       </c>
       <c r="E103" s="3" t="inlineStr">
         <is>
           <t>Mike Eidelkind</t>
         </is>
       </c>
       <c r="F103" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G103" s="3" t="n">
-        <v>0.8</v>
+        <v>1</v>
       </c>
       <c r="H103" s="3" t="n">
         <v>1.3</v>
       </c>
       <c r="I103" s="3" t="n">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
       <c r="J103" s="3" t="inlineStr"/>
       <c r="K103" s="3" t="n">
-        <v>13</v>
+        <v>12.8</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B104" s="2" t="n">
         <v>6</v>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
           <t>Kevin's Team</t>
         </is>
       </c>
       <c r="D104" s="2" t="inlineStr">
         <is>
           <t>Kevin Miller</t>
         </is>
       </c>
       <c r="E104" s="2" t="inlineStr">
         <is>
           <t>Nick Wood</t>
         </is>
       </c>
       <c r="F104" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G104" s="2" t="n">
         <v>0.3</v>
       </c>
       <c r="H104" s="2" t="n">
         <v>1.4</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>1.7</v>
       </c>
       <c r="J104" s="2" t="inlineStr"/>
       <c r="K104" s="2" t="n">
-        <v>12.7</v>
+        <v>12.4</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="3" t="n">
         <v>13</v>
       </c>
       <c r="B105" s="3" t="n">
         <v>7</v>
       </c>
       <c r="C105" s="3" t="inlineStr">
         <is>
           <t>Hunter's Team</t>
         </is>
       </c>
       <c r="D105" s="3" t="inlineStr">
         <is>
           <t>Hunter Haddad</t>
         </is>
       </c>
       <c r="E105" s="3" t="inlineStr">
         <is>
           <t>Jamie Stachowski</t>
         </is>
       </c>
       <c r="F105" s="3" t="inlineStr">