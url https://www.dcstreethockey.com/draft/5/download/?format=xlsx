--- v0 (2026-09-01)
+++ v1 (2026-10-16)
@@ -622,262 +622,262 @@
       </c>
       <c r="B4" s="2" t="n">
         <v>2</v>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>AMIT's Team</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">AMIT </t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Zach Mills</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G4" s="2" t="n">
-        <v>10</v>
+        <v>8.9</v>
       </c>
       <c r="H4" s="2" t="n">
-        <v>3.5</v>
+        <v>3.3</v>
       </c>
       <c r="I4" s="2" t="n">
-        <v>13.5</v>
+        <v>12.2</v>
       </c>
       <c r="J4" s="2" t="inlineStr"/>
       <c r="K4" s="2" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="n">
         <v>1</v>
       </c>
       <c r="B5" s="3" t="n">
         <v>3</v>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>STRIKE's Team</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">STRIKE </t>
         </is>
       </c>
       <c r="E5" s="3" t="inlineStr">
         <is>
           <t>Zach Buswell</t>
         </is>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G5" s="3" t="n">
-        <v>8.1</v>
+        <v>7.7</v>
       </c>
       <c r="H5" s="3" t="n">
-        <v>6.8</v>
+        <v>6.4</v>
       </c>
       <c r="I5" s="3" t="n">
-        <v>14.9</v>
+        <v>14.1</v>
       </c>
       <c r="J5" s="3" t="inlineStr"/>
       <c r="K5" s="3" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B6" s="2" t="n">
         <v>4</v>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>BRINKER's Team</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">BRINKER </t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Vincent Talbot</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G6" s="2" t="n">
         <v>9.6</v>
       </c>
       <c r="H6" s="2" t="n">
-        <v>7.9</v>
+        <v>7.5</v>
       </c>
       <c r="I6" s="2" t="n">
-        <v>17.4</v>
+        <v>17.1</v>
       </c>
       <c r="J6" s="2" t="inlineStr"/>
       <c r="K6" s="2" t="n">
         <v>1.2</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3" t="n">
         <v>1</v>
       </c>
       <c r="B7" s="3" t="n">
         <v>5</v>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>GERBER's Team</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">GERBER </t>
         </is>
       </c>
       <c r="E7" s="3" t="inlineStr">
         <is>
           <t>Austin Hennelly</t>
         </is>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G7" s="3" t="n">
-        <v>6.2</v>
+        <v>5.9</v>
       </c>
       <c r="H7" s="3" t="n">
-        <v>4.8</v>
+        <v>4.5</v>
       </c>
       <c r="I7" s="3" t="n">
-        <v>11</v>
+        <v>10.5</v>
       </c>
       <c r="J7" s="3" t="inlineStr"/>
       <c r="K7" s="3" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B8" s="2" t="n">
         <v>6</v>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>NOYES's Team</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NOYES </t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Forrest Penninger</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G8" s="2" t="n">
-        <v>10.7</v>
+        <v>10.5</v>
       </c>
       <c r="H8" s="2" t="n">
-        <v>3.8</v>
+        <v>3.9</v>
       </c>
       <c r="I8" s="2" t="n">
-        <v>14.5</v>
+        <v>14.4</v>
       </c>
       <c r="J8" s="2" t="inlineStr"/>
       <c r="K8" s="2" t="n">
         <v>1.3</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="n">
         <v>1</v>
       </c>
       <c r="B9" s="3" t="n">
         <v>7</v>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>RYAN's Team</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">RYAN </t>
         </is>
       </c>
       <c r="E9" s="3" t="inlineStr">
         <is>
           <t>John Gramlich</t>
         </is>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G9" s="3" t="n">
-        <v>5.4</v>
+        <v>5.3</v>
       </c>
       <c r="H9" s="3" t="n">
-        <v>3.6</v>
+        <v>3.5</v>
       </c>
       <c r="I9" s="3" t="n">
-        <v>9</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J9" s="3" t="inlineStr"/>
       <c r="K9" s="3" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>BRENT's Team</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">BRENT </t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
@@ -909,57 +909,57 @@
       </c>
       <c r="B11" s="3" t="n">
         <v>1</v>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>MARSHALL's Team</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Marshall Popkin</t>
         </is>
       </c>
       <c r="E11" s="3" t="inlineStr">
         <is>
           <t>Wayne Barrett</t>
         </is>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G11" s="3" t="n">
-        <v>4.1</v>
+        <v>4</v>
       </c>
       <c r="H11" s="3" t="n">
-        <v>7.2</v>
+        <v>7.1</v>
       </c>
       <c r="I11" s="3" t="n">
-        <v>11.3</v>
+        <v>11.1</v>
       </c>
       <c r="J11" s="3" t="inlineStr"/>
       <c r="K11" s="3" t="n">
         <v>3.5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B12" s="2" t="n">
         <v>2</v>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>AMIT's Team</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">AMIT </t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
@@ -991,57 +991,57 @@
       </c>
       <c r="B13" s="3" t="n">
         <v>3</v>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>STRIKE's Team</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">STRIKE </t>
         </is>
       </c>
       <c r="E13" s="3" t="inlineStr">
         <is>
           <t>Paul Forest</t>
         </is>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G13" s="3" t="n">
-        <v>7</v>
+        <v>6.8</v>
       </c>
       <c r="H13" s="3" t="n">
-        <v>4.7</v>
+        <v>4.4</v>
       </c>
       <c r="I13" s="3" t="n">
-        <v>11.7</v>
+        <v>11.2</v>
       </c>
       <c r="J13" s="3" t="inlineStr"/>
       <c r="K13" s="3" t="n">
         <v>1.8</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B14" s="2" t="n">
         <v>4</v>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>BRINKER's Team</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">BRINKER </t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
@@ -1073,98 +1073,98 @@
       </c>
       <c r="B15" s="3" t="n">
         <v>5</v>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>GERBER's Team</t>
         </is>
       </c>
       <c r="D15" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">GERBER </t>
         </is>
       </c>
       <c r="E15" s="3" t="inlineStr">
         <is>
           <t>Chris Kalender</t>
         </is>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G15" s="3" t="n">
-        <v>10.4</v>
+        <v>10</v>
       </c>
       <c r="H15" s="3" t="n">
-        <v>3.6</v>
+        <v>3.4</v>
       </c>
       <c r="I15" s="3" t="n">
-        <v>14</v>
+        <v>13.5</v>
       </c>
       <c r="J15" s="3" t="inlineStr"/>
       <c r="K15" s="3" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B16" s="2" t="n">
         <v>6</v>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>NOYES's Team</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NOYES </t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Alex Roth</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G16" s="2" t="n">
-        <v>6</v>
+        <v>5.8</v>
       </c>
       <c r="H16" s="2" t="n">
-        <v>4.3</v>
+        <v>4.1</v>
       </c>
       <c r="I16" s="2" t="n">
-        <v>10.3</v>
+        <v>9.800000000000001</v>
       </c>
       <c r="J16" s="2" t="inlineStr"/>
       <c r="K16" s="2" t="n">
         <v>1.7</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="3" t="n">
         <v>2</v>
       </c>
       <c r="B17" s="3" t="n">
         <v>7</v>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>RYAN's Team</t>
         </is>
       </c>
       <c r="D17" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">RYAN </t>
         </is>
       </c>
       <c r="E17" s="3" t="inlineStr">
         <is>
@@ -1196,57 +1196,57 @@
       </c>
       <c r="B18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>BRENT's Team</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">BRENT </t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Hank Harrington</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G18" s="2" t="n">
-        <v>9.5</v>
+        <v>9.4</v>
       </c>
       <c r="H18" s="2" t="n">
-        <v>5.3</v>
+        <v>5.2</v>
       </c>
       <c r="I18" s="2" t="n">
-        <v>14.9</v>
+        <v>14.6</v>
       </c>
       <c r="J18" s="2" t="inlineStr"/>
       <c r="K18" s="2" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="3" t="n">
         <v>3</v>
       </c>
       <c r="B19" s="3" t="n">
         <v>1</v>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>MARSHALL's Team</t>
         </is>
       </c>
       <c r="D19" s="3" t="inlineStr">
         <is>
           <t>Marshall Popkin</t>
         </is>
       </c>
       <c r="E19" s="3" t="inlineStr">
         <is>
@@ -1483,98 +1483,98 @@
       </c>
       <c r="B25" s="3" t="n">
         <v>7</v>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>RYAN's Team</t>
         </is>
       </c>
       <c r="D25" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">RYAN </t>
         </is>
       </c>
       <c r="E25" s="3" t="inlineStr">
         <is>
           <t>Jajean Rose</t>
         </is>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G25" s="3" t="n">
-        <v>2.4</v>
+        <v>2.2</v>
       </c>
       <c r="H25" s="3" t="n">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
       <c r="I25" s="3" t="n">
-        <v>4.7</v>
+        <v>4.3</v>
       </c>
       <c r="J25" s="3" t="inlineStr"/>
       <c r="K25" s="3" t="n">
         <v>4.3</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>BRENT's Team</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">BRENT </t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Chris Mylan</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G26" s="2" t="n">
         <v>7.7</v>
       </c>
       <c r="H26" s="2" t="n">
-        <v>5.8</v>
+        <v>5.7</v>
       </c>
       <c r="I26" s="2" t="n">
-        <v>13.5</v>
+        <v>13.4</v>
       </c>
       <c r="J26" s="2" t="inlineStr"/>
       <c r="K26" s="2" t="n">
         <v>2.8</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="3" t="n">
         <v>4</v>
       </c>
       <c r="B27" s="3" t="n">
         <v>1</v>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>MARSHALL's Team</t>
         </is>
       </c>
       <c r="D27" s="3" t="inlineStr">
         <is>
           <t>Marshall Popkin</t>
         </is>
       </c>
       <c r="E27" s="3" t="inlineStr">
         <is>
@@ -1606,54 +1606,54 @@
       </c>
       <c r="B28" s="2" t="n">
         <v>2</v>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>AMIT's Team</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">AMIT </t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Amit Mistry</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G28" s="2" t="n">
-        <v>3.7</v>
+        <v>3.8</v>
       </c>
       <c r="H28" s="2" t="n">
-        <v>4.6</v>
+        <v>4.4</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>8.199999999999999</v>
       </c>
       <c r="J28" s="2" t="inlineStr"/>
       <c r="K28" s="2" t="n">
         <v>3.5</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="3" t="n">
         <v>4</v>
       </c>
       <c r="B29" s="3" t="n">
         <v>3</v>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>STRIKE's Team</t>
         </is>
       </c>
       <c r="D29" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">STRIKE </t>
         </is>
@@ -1688,98 +1688,98 @@
       </c>
       <c r="B30" s="2" t="n">
         <v>4</v>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>BRINKER's Team</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">BRINKER </t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Dave Leadston</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G30" s="2" t="n">
-        <v>6.8</v>
+        <v>6.7</v>
       </c>
       <c r="H30" s="2" t="n">
-        <v>3</v>
+        <v>2.9</v>
       </c>
       <c r="I30" s="2" t="n">
-        <v>9.800000000000001</v>
+        <v>9.6</v>
       </c>
       <c r="J30" s="2" t="inlineStr"/>
       <c r="K30" s="2" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="3" t="n">
         <v>4</v>
       </c>
       <c r="B31" s="3" t="n">
         <v>5</v>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>GERBER's Team</t>
         </is>
       </c>
       <c r="D31" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">GERBER </t>
         </is>
       </c>
       <c r="E31" s="3" t="inlineStr">
         <is>
           <t>Mitch Cratty</t>
         </is>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G31" s="3" t="n">
-        <v>6</v>
+        <v>5.6</v>
       </c>
       <c r="H31" s="3" t="n">
-        <v>3.2</v>
+        <v>3.1</v>
       </c>
       <c r="I31" s="3" t="n">
-        <v>9.199999999999999</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J31" s="3" t="inlineStr"/>
       <c r="K31" s="3" t="n">
         <v>2.6</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B32" s="2" t="n">
         <v>6</v>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>NOYES's Team</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NOYES </t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
@@ -1934,57 +1934,57 @@
       </c>
       <c r="B36" s="2" t="n">
         <v>2</v>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>AMIT's Team</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">AMIT </t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Chris Eng</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G36" s="2" t="n">
-        <v>3.1</v>
+        <v>3</v>
       </c>
       <c r="H36" s="2" t="n">
-        <v>3.4</v>
+        <v>3.3</v>
       </c>
       <c r="I36" s="2" t="n">
-        <v>6.5</v>
+        <v>6.4</v>
       </c>
       <c r="J36" s="2" t="inlineStr"/>
       <c r="K36" s="2" t="n">
         <v>4.2</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="3" t="n">
         <v>5</v>
       </c>
       <c r="B37" s="3" t="n">
         <v>3</v>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>STRIKE's Team</t>
         </is>
       </c>
       <c r="D37" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">STRIKE </t>
         </is>
       </c>
       <c r="E37" s="3" t="inlineStr">
         <is>
@@ -2180,57 +2180,57 @@
       </c>
       <c r="B42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>BRENT's Team</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">BRENT </t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Brendan Seifert</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G42" s="2" t="n">
-        <v>1.4</v>
+        <v>1.2</v>
       </c>
       <c r="H42" s="2" t="n">
-        <v>2.5</v>
+        <v>2.4</v>
       </c>
       <c r="I42" s="2" t="n">
-        <v>3.9</v>
+        <v>3.7</v>
       </c>
       <c r="J42" s="2" t="inlineStr"/>
       <c r="K42" s="2" t="n">
         <v>4.3</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="3" t="n">
         <v>6</v>
       </c>
       <c r="B43" s="3" t="n">
         <v>1</v>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>MARSHALL's Team</t>
         </is>
       </c>
       <c r="D43" s="3" t="inlineStr">
         <is>
           <t>Marshall Popkin</t>
         </is>
       </c>
       <c r="E43" s="3" t="inlineStr">
         <is>
@@ -2672,57 +2672,57 @@
       </c>
       <c r="B54" s="2" t="n">
         <v>4</v>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
           <t>BRINKER's Team</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">BRINKER </t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Holt Mountcastle</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G54" s="2" t="n">
-        <v>5.1</v>
+        <v>5</v>
       </c>
       <c r="H54" s="2" t="n">
-        <v>4.1</v>
+        <v>3.8</v>
       </c>
       <c r="I54" s="2" t="n">
-        <v>9.300000000000001</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J54" s="2" t="inlineStr"/>
       <c r="K54" s="2" t="n">
         <v>6.4</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="3" t="n">
         <v>7</v>
       </c>
       <c r="B55" s="3" t="n">
         <v>5</v>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>GERBER's Team</t>
         </is>
       </c>
       <c r="D55" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">GERBER </t>
         </is>
       </c>
       <c r="E55" s="3" t="inlineStr">
         <is>
@@ -2757,54 +2757,54 @@
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
           <t>NOYES's Team</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NOYES </t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Misha Freimann</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G56" s="2" t="n">
         <v>2.8</v>
       </c>
       <c r="H56" s="2" t="n">
-        <v>3.4</v>
+        <v>3.3</v>
       </c>
       <c r="I56" s="2" t="n">
-        <v>6.2</v>
+        <v>6.1</v>
       </c>
       <c r="J56" s="2" t="inlineStr"/>
       <c r="K56" s="2" t="n">
         <v>6.8</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="3" t="n">
         <v>7</v>
       </c>
       <c r="B57" s="3" t="n">
         <v>7</v>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>RYAN's Team</t>
         </is>
       </c>
       <c r="D57" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">RYAN </t>
         </is>
       </c>
       <c r="E57" s="3" t="inlineStr">
         <is>
@@ -2839,95 +2839,95 @@
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>BRENT's Team</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">BRENT </t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Jeff Dunn</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G58" s="2" t="n">
         <v>3.8</v>
       </c>
       <c r="H58" s="2" t="n">
-        <v>3.1</v>
+        <v>3</v>
       </c>
       <c r="I58" s="2" t="n">
-        <v>6.9</v>
+        <v>6.8</v>
       </c>
       <c r="J58" s="2" t="inlineStr"/>
       <c r="K58" s="2" t="n">
         <v>9.5</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="3" t="n">
         <v>8</v>
       </c>
       <c r="B59" s="3" t="n">
         <v>1</v>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>MARSHALL's Team</t>
         </is>
       </c>
       <c r="D59" s="3" t="inlineStr">
         <is>
           <t>Marshall Popkin</t>
         </is>
       </c>
       <c r="E59" s="3" t="inlineStr">
         <is>
           <t>Garret Dressler</t>
         </is>
       </c>
       <c r="F59" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G59" s="3" t="n">
-        <v>7.7</v>
+        <v>7</v>
       </c>
       <c r="H59" s="3" t="n">
-        <v>4.9</v>
+        <v>4.6</v>
       </c>
       <c r="I59" s="3" t="n">
-        <v>12.6</v>
+        <v>11.6</v>
       </c>
       <c r="J59" s="3" t="inlineStr"/>
       <c r="K59" s="3" t="n">
         <v>4.5</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B60" s="2" t="n">
         <v>2</v>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
           <t>AMIT's Team</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">AMIT </t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
@@ -3123,262 +3123,262 @@
       </c>
       <c r="B65" s="3" t="n">
         <v>7</v>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
           <t>RYAN's Team</t>
         </is>
       </c>
       <c r="D65" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">RYAN </t>
         </is>
       </c>
       <c r="E65" s="3" t="inlineStr">
         <is>
           <t>Kevin Perlow</t>
         </is>
       </c>
       <c r="F65" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G65" s="3" t="n">
-        <v>2.9</v>
+        <v>2.8</v>
       </c>
       <c r="H65" s="3" t="n">
-        <v>3.3</v>
+        <v>3.2</v>
       </c>
       <c r="I65" s="3" t="n">
-        <v>6.2</v>
+        <v>6.1</v>
       </c>
       <c r="J65" s="3" t="inlineStr"/>
       <c r="K65" s="3" t="n">
         <v>6.3</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
           <t>BRENT's Team</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">BRENT </t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>Jesse Wasson</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G66" s="2" t="n">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
       <c r="H66" s="2" t="n">
         <v>2</v>
       </c>
       <c r="I66" s="2" t="n">
-        <v>4.2</v>
+        <v>4.1</v>
       </c>
       <c r="J66" s="2" t="inlineStr"/>
       <c r="K66" s="2" t="n">
         <v>8</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="3" t="n">
         <v>9</v>
       </c>
       <c r="B67" s="3" t="n">
         <v>1</v>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>MARSHALL's Team</t>
         </is>
       </c>
       <c r="D67" s="3" t="inlineStr">
         <is>
           <t>Marshall Popkin</t>
         </is>
       </c>
       <c r="E67" s="3" t="inlineStr">
         <is>
           <t>Marshall Popkin</t>
         </is>
       </c>
       <c r="F67" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G67" s="3" t="n">
-        <v>4</v>
+        <v>4.1</v>
       </c>
       <c r="H67" s="3" t="n">
         <v>4.1</v>
       </c>
       <c r="I67" s="3" t="n">
         <v>8.1</v>
       </c>
       <c r="J67" s="3" t="inlineStr"/>
       <c r="K67" s="3" t="n">
         <v>5.7</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B68" s="2" t="n">
         <v>2</v>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
           <t>AMIT's Team</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">AMIT </t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>Stirling Van Winkle</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G68" s="2" t="n">
         <v>2.1</v>
       </c>
       <c r="H68" s="2" t="n">
-        <v>2</v>
+        <v>1.9</v>
       </c>
       <c r="I68" s="2" t="n">
-        <v>4.1</v>
+        <v>4</v>
       </c>
       <c r="J68" s="2" t="inlineStr"/>
       <c r="K68" s="2" t="n">
         <v>9</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="3" t="n">
         <v>9</v>
       </c>
       <c r="B69" s="3" t="n">
         <v>3</v>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>STRIKE's Team</t>
         </is>
       </c>
       <c r="D69" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">STRIKE </t>
         </is>
       </c>
       <c r="E69" s="3" t="inlineStr">
         <is>
           <t>John Strike</t>
         </is>
       </c>
       <c r="F69" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G69" s="3" t="n">
         <v>0.5</v>
       </c>
       <c r="H69" s="3" t="n">
         <v>0.8</v>
       </c>
       <c r="I69" s="3" t="n">
-        <v>1.3</v>
+        <v>1.2</v>
       </c>
       <c r="J69" s="3" t="inlineStr"/>
       <c r="K69" s="3" t="n">
         <v>8.300000000000001</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B70" s="2" t="n">
         <v>4</v>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
           <t>BRINKER's Team</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">BRINKER </t>
         </is>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>Tom Skiavo</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G70" s="2" t="n">
-        <v>3.1</v>
+        <v>3</v>
       </c>
       <c r="H70" s="2" t="n">
         <v>2.6</v>
       </c>
       <c r="I70" s="2" t="n">
-        <v>5.7</v>
+        <v>5.6</v>
       </c>
       <c r="J70" s="2" t="inlineStr"/>
       <c r="K70" s="2" t="n">
         <v>8.5</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="3" t="n">
         <v>9</v>
       </c>
       <c r="B71" s="3" t="n">
         <v>5</v>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
           <t>GERBER's Team</t>
         </is>
       </c>
       <c r="D71" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">GERBER </t>
         </is>
       </c>
       <c r="E71" s="3" t="inlineStr">
         <is>
@@ -3533,57 +3533,57 @@
       </c>
       <c r="B75" s="3" t="n">
         <v>1</v>
       </c>
       <c r="C75" s="3" t="inlineStr">
         <is>
           <t>MARSHALL's Team</t>
         </is>
       </c>
       <c r="D75" s="3" t="inlineStr">
         <is>
           <t>Marshall Popkin</t>
         </is>
       </c>
       <c r="E75" s="3" t="inlineStr">
         <is>
           <t>Simon Maybee</t>
         </is>
       </c>
       <c r="F75" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G75" s="3" t="n">
-        <v>1</v>
+        <v>0.9</v>
       </c>
       <c r="H75" s="3" t="n">
-        <v>2</v>
+        <v>2.2</v>
       </c>
       <c r="I75" s="3" t="n">
-        <v>3</v>
+        <v>3.1</v>
       </c>
       <c r="J75" s="3" t="inlineStr"/>
       <c r="K75" s="3" t="n">
         <v>8.800000000000001</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B76" s="2" t="n">
         <v>2</v>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
           <t>AMIT's Team</t>
         </is>
       </c>
       <c r="D76" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">AMIT </t>
         </is>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
@@ -3738,57 +3738,57 @@
       </c>
       <c r="B80" s="2" t="n">
         <v>6</v>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
           <t>NOYES's Team</t>
         </is>
       </c>
       <c r="D80" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NOYES </t>
         </is>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
           <t>Kyle Stangroom</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G80" s="2" t="n">
-        <v>1</v>
+        <v>0.9</v>
       </c>
       <c r="H80" s="2" t="n">
         <v>1.1</v>
       </c>
       <c r="I80" s="2" t="n">
-        <v>2.1</v>
+        <v>2</v>
       </c>
       <c r="J80" s="2" t="inlineStr"/>
       <c r="K80" s="2" t="n">
         <v>9.800000000000001</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="3" t="n">
         <v>10</v>
       </c>
       <c r="B81" s="3" t="n">
         <v>7</v>
       </c>
       <c r="C81" s="3" t="inlineStr">
         <is>
           <t>RYAN's Team</t>
         </is>
       </c>
       <c r="D81" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">RYAN </t>
         </is>
       </c>
       <c r="E81" s="3" t="inlineStr">
         <is>
@@ -4394,92 +4394,92 @@
       </c>
       <c r="B96" s="2" t="n">
         <v>6</v>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
           <t>NOYES's Team</t>
         </is>
       </c>
       <c r="D96" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">NOYES </t>
         </is>
       </c>
       <c r="E96" s="2" t="inlineStr">
         <is>
           <t>Adam Sizemore</t>
         </is>
       </c>
       <c r="F96" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G96" s="2" t="n">
-        <v>1.5</v>
+        <v>1.3</v>
       </c>
       <c r="H96" s="2" t="n">
-        <v>2.8</v>
+        <v>2.7</v>
       </c>
       <c r="I96" s="2" t="n">
-        <v>4.3</v>
+        <v>4</v>
       </c>
       <c r="J96" s="2" t="inlineStr"/>
       <c r="K96" s="2" t="n">
         <v>10.2</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="3" t="n">
         <v>12</v>
       </c>
       <c r="B97" s="3" t="n">
         <v>7</v>
       </c>
       <c r="C97" s="3" t="inlineStr">
         <is>
           <t>RYAN's Team</t>
         </is>
       </c>
       <c r="D97" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">RYAN </t>
         </is>
       </c>
       <c r="E97" s="3" t="inlineStr">
         <is>
           <t>Chad Schwartz</t>
         </is>
       </c>
       <c r="F97" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G97" s="3" t="n">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
       <c r="H97" s="3" t="n">
         <v>1.5</v>
       </c>
       <c r="I97" s="3" t="n">
         <v>4.1</v>
       </c>
       <c r="J97" s="3" t="inlineStr"/>
       <c r="K97" s="3" t="n">
         <v>11</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
           <t>BRENT's Team</t>
         </is>
       </c>
       <c r="D98" s="2" t="inlineStr">