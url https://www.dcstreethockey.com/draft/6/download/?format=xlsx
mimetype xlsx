--- v0 (2026-09-01)
+++ v1 (2026-10-16)
@@ -581,180 +581,180 @@
       </c>
       <c r="B3" s="3" t="n">
         <v>1</v>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>MILLS's Team</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">MILLS </t>
         </is>
       </c>
       <c r="E3" s="3" t="inlineStr">
         <is>
           <t>Zach Mills</t>
         </is>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G3" s="3" t="n">
-        <v>10</v>
+        <v>8.9</v>
       </c>
       <c r="H3" s="3" t="n">
-        <v>3.5</v>
+        <v>3.3</v>
       </c>
       <c r="I3" s="3" t="n">
-        <v>13.5</v>
+        <v>12.2</v>
       </c>
       <c r="J3" s="3" t="inlineStr"/>
       <c r="K3" s="3" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B4" s="2" t="n">
         <v>2</v>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>ROMPS's Team</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">ROMPS </t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Zach Buswell</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G4" s="2" t="n">
-        <v>8.1</v>
+        <v>7.7</v>
       </c>
       <c r="H4" s="2" t="n">
-        <v>6.8</v>
+        <v>6.4</v>
       </c>
       <c r="I4" s="2" t="n">
-        <v>14.9</v>
+        <v>14.1</v>
       </c>
       <c r="J4" s="2" t="inlineStr"/>
       <c r="K4" s="2" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="n">
         <v>1</v>
       </c>
       <c r="B5" s="3" t="n">
         <v>3</v>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>PAUL's Team</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">PAUL </t>
         </is>
       </c>
       <c r="E5" s="3" t="inlineStr">
         <is>
           <t>John Gramlich</t>
         </is>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G5" s="3" t="n">
-        <v>5.4</v>
+        <v>5.3</v>
       </c>
       <c r="H5" s="3" t="n">
-        <v>3.6</v>
+        <v>3.5</v>
       </c>
       <c r="I5" s="3" t="n">
-        <v>9</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J5" s="3" t="inlineStr"/>
       <c r="K5" s="3" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B6" s="2" t="n">
         <v>4</v>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>MAIORANA's Team</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">MAIORANA </t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Forrest Penninger</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G6" s="2" t="n">
-        <v>10.7</v>
+        <v>10.5</v>
       </c>
       <c r="H6" s="2" t="n">
-        <v>3.8</v>
+        <v>3.9</v>
       </c>
       <c r="I6" s="2" t="n">
-        <v>14.5</v>
+        <v>14.4</v>
       </c>
       <c r="J6" s="2" t="inlineStr"/>
       <c r="K6" s="2" t="n">
         <v>1.3</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3" t="n">
         <v>1</v>
       </c>
       <c r="B7" s="3" t="n">
         <v>5</v>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>KESSLER's Team</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">KESSLER </t>
         </is>
       </c>
       <c r="E7" s="3" t="inlineStr">
         <is>
@@ -786,57 +786,57 @@
       </c>
       <c r="B8" s="2" t="n">
         <v>6</v>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>JAMIE's Team</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JAMIE </t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Hank Harrington</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G8" s="2" t="n">
-        <v>9.5</v>
+        <v>9.4</v>
       </c>
       <c r="H8" s="2" t="n">
-        <v>5.3</v>
+        <v>5.2</v>
       </c>
       <c r="I8" s="2" t="n">
-        <v>14.9</v>
+        <v>14.6</v>
       </c>
       <c r="J8" s="2" t="inlineStr"/>
       <c r="K8" s="2" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="n">
         <v>1</v>
       </c>
       <c r="B9" s="3" t="n">
         <v>7</v>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>MISHA's Team</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Misha Freimann</t>
         </is>
       </c>
       <c r="E9" s="3" t="inlineStr">
         <is>
@@ -991,57 +991,57 @@
       </c>
       <c r="B13" s="3" t="n">
         <v>3</v>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>PAUL's Team</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">PAUL </t>
         </is>
       </c>
       <c r="E13" s="3" t="inlineStr">
         <is>
           <t>Paul Forest</t>
         </is>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G13" s="3" t="n">
-        <v>7</v>
+        <v>6.8</v>
       </c>
       <c r="H13" s="3" t="n">
-        <v>4.7</v>
+        <v>4.4</v>
       </c>
       <c r="I13" s="3" t="n">
-        <v>11.7</v>
+        <v>11.2</v>
       </c>
       <c r="J13" s="3" t="inlineStr"/>
       <c r="K13" s="3" t="n">
         <v>1.8</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B14" s="2" t="n">
         <v>4</v>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>MAIORANA's Team</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">MAIORANA </t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
@@ -1237,57 +1237,57 @@
       </c>
       <c r="B19" s="3" t="n">
         <v>1</v>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>MILLS's Team</t>
         </is>
       </c>
       <c r="D19" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">MILLS </t>
         </is>
       </c>
       <c r="E19" s="3" t="inlineStr">
         <is>
           <t>Steve Inglis</t>
         </is>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G19" s="3" t="n">
-        <v>3.9</v>
+        <v>3.5</v>
       </c>
       <c r="H19" s="3" t="n">
-        <v>2.9</v>
+        <v>2.8</v>
       </c>
       <c r="I19" s="3" t="n">
-        <v>6.8</v>
+        <v>6.4</v>
       </c>
       <c r="J19" s="3" t="inlineStr"/>
       <c r="K19" s="3" t="n">
         <v>3.3</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B20" s="2" t="n">
         <v>2</v>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>ROMPS's Team</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">ROMPS </t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
@@ -1322,136 +1322,136 @@
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>PAUL's Team</t>
         </is>
       </c>
       <c r="D21" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">PAUL </t>
         </is>
       </c>
       <c r="E21" s="3" t="inlineStr">
         <is>
           <t>Chris Mylan</t>
         </is>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G21" s="3" t="n">
         <v>7.7</v>
       </c>
       <c r="H21" s="3" t="n">
-        <v>5.8</v>
+        <v>5.7</v>
       </c>
       <c r="I21" s="3" t="n">
-        <v>13.5</v>
+        <v>13.4</v>
       </c>
       <c r="J21" s="3" t="inlineStr"/>
       <c r="K21" s="3" t="n">
         <v>2.8</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B22" s="2" t="n">
         <v>4</v>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>MAIORANA's Team</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">MAIORANA </t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Wayne Barrett</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G22" s="2" t="n">
-        <v>4.1</v>
+        <v>4</v>
       </c>
       <c r="H22" s="2" t="n">
-        <v>7.2</v>
+        <v>7.1</v>
       </c>
       <c r="I22" s="2" t="n">
-        <v>11.3</v>
+        <v>11.1</v>
       </c>
       <c r="J22" s="2" t="inlineStr"/>
       <c r="K22" s="2" t="n">
         <v>3.5</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="3" t="n">
         <v>3</v>
       </c>
       <c r="B23" s="3" t="n">
         <v>5</v>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>KESSLER's Team</t>
         </is>
       </c>
       <c r="D23" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">KESSLER </t>
         </is>
       </c>
       <c r="E23" s="3" t="inlineStr">
         <is>
           <t>Chris Kalender</t>
         </is>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G23" s="3" t="n">
-        <v>10.4</v>
+        <v>10</v>
       </c>
       <c r="H23" s="3" t="n">
-        <v>3.6</v>
+        <v>3.4</v>
       </c>
       <c r="I23" s="3" t="n">
-        <v>14</v>
+        <v>13.5</v>
       </c>
       <c r="J23" s="3" t="inlineStr"/>
       <c r="K23" s="3" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B24" s="2" t="n">
         <v>6</v>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>JAMIE's Team</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JAMIE </t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
@@ -1483,57 +1483,57 @@
       </c>
       <c r="B25" s="3" t="n">
         <v>7</v>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>MISHA's Team</t>
         </is>
       </c>
       <c r="D25" s="3" t="inlineStr">
         <is>
           <t>Misha Freimann</t>
         </is>
       </c>
       <c r="E25" s="3" t="inlineStr">
         <is>
           <t>Brendan Seifert</t>
         </is>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G25" s="3" t="n">
-        <v>1.4</v>
+        <v>1.2</v>
       </c>
       <c r="H25" s="3" t="n">
-        <v>2.5</v>
+        <v>2.4</v>
       </c>
       <c r="I25" s="3" t="n">
-        <v>3.9</v>
+        <v>3.7</v>
       </c>
       <c r="J25" s="3" t="inlineStr"/>
       <c r="K25" s="3" t="n">
         <v>4.3</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>JESSE's Team</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JESSE </t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
@@ -1729,136 +1729,136 @@
       </c>
       <c r="B31" s="3" t="n">
         <v>5</v>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>KESSLER's Team</t>
         </is>
       </c>
       <c r="D31" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">KESSLER </t>
         </is>
       </c>
       <c r="E31" s="3" t="inlineStr">
         <is>
           <t>Jajean Rose</t>
         </is>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G31" s="3" t="n">
-        <v>2.4</v>
+        <v>2.2</v>
       </c>
       <c r="H31" s="3" t="n">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
       <c r="I31" s="3" t="n">
-        <v>4.7</v>
+        <v>4.3</v>
       </c>
       <c r="J31" s="3" t="inlineStr"/>
       <c r="K31" s="3" t="n">
         <v>4.3</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B32" s="2" t="n">
         <v>6</v>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>JAMIE's Team</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JAMIE </t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Chris Eng</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G32" s="2" t="n">
-        <v>3.1</v>
+        <v>3</v>
       </c>
       <c r="H32" s="2" t="n">
-        <v>3.4</v>
+        <v>3.3</v>
       </c>
       <c r="I32" s="2" t="n">
-        <v>6.5</v>
+        <v>6.4</v>
       </c>
       <c r="J32" s="2" t="inlineStr"/>
       <c r="K32" s="2" t="n">
         <v>4.2</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="3" t="n">
         <v>4</v>
       </c>
       <c r="B33" s="3" t="n">
         <v>7</v>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>MISHA's Team</t>
         </is>
       </c>
       <c r="D33" s="3" t="inlineStr">
         <is>
           <t>Misha Freimann</t>
         </is>
       </c>
       <c r="E33" s="3" t="inlineStr">
         <is>
           <t>Amit Mistry</t>
         </is>
       </c>
       <c r="F33" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G33" s="3" t="n">
-        <v>3.7</v>
+        <v>3.8</v>
       </c>
       <c r="H33" s="3" t="n">
-        <v>4.6</v>
+        <v>4.4</v>
       </c>
       <c r="I33" s="3" t="n">
         <v>8.199999999999999</v>
       </c>
       <c r="J33" s="3" t="inlineStr"/>
       <c r="K33" s="3" t="n">
         <v>3.5</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>JESSE's Team</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JESSE </t>
         </is>
@@ -1934,57 +1934,57 @@
       </c>
       <c r="B36" s="2" t="n">
         <v>2</v>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>ROMPS's Team</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">ROMPS </t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>William Trageser</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G36" s="2" t="n">
-        <v>1.5</v>
+        <v>1.3</v>
       </c>
       <c r="H36" s="2" t="n">
         <v>1</v>
       </c>
       <c r="I36" s="2" t="n">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J36" s="2" t="inlineStr"/>
       <c r="K36" s="2" t="n">
         <v>8.6</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="3" t="n">
         <v>5</v>
       </c>
       <c r="B37" s="3" t="n">
         <v>3</v>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>PAUL's Team</t>
         </is>
       </c>
       <c r="D37" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">PAUL </t>
         </is>
       </c>
       <c r="E37" s="3" t="inlineStr">
         <is>
@@ -2016,57 +2016,57 @@
       </c>
       <c r="B38" s="2" t="n">
         <v>4</v>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>MAIORANA's Team</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">MAIORANA </t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>JD Hicks</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G38" s="2" t="n">
-        <v>5.3</v>
+        <v>5.1</v>
       </c>
       <c r="H38" s="2" t="n">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
       <c r="I38" s="2" t="n">
-        <v>7.7</v>
+        <v>7.3</v>
       </c>
       <c r="J38" s="2" t="inlineStr"/>
       <c r="K38" s="2" t="n">
         <v>5.8</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="3" t="n">
         <v>5</v>
       </c>
       <c r="B39" s="3" t="n">
         <v>5</v>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>KESSLER's Team</t>
         </is>
       </c>
       <c r="D39" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">KESSLER </t>
         </is>
       </c>
       <c r="E39" s="3" t="inlineStr">
         <is>
@@ -2262,98 +2262,98 @@
       </c>
       <c r="B44" s="2" t="n">
         <v>2</v>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>ROMPS's Team</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">ROMPS </t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Tom Skiavo</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G44" s="2" t="n">
-        <v>3.1</v>
+        <v>3</v>
       </c>
       <c r="H44" s="2" t="n">
         <v>2.6</v>
       </c>
       <c r="I44" s="2" t="n">
-        <v>5.7</v>
+        <v>5.6</v>
       </c>
       <c r="J44" s="2" t="inlineStr"/>
       <c r="K44" s="2" t="n">
         <v>8.5</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="3" t="n">
         <v>6</v>
       </c>
       <c r="B45" s="3" t="n">
         <v>3</v>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>PAUL's Team</t>
         </is>
       </c>
       <c r="D45" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">PAUL </t>
         </is>
       </c>
       <c r="E45" s="3" t="inlineStr">
         <is>
           <t>Garret Dressler</t>
         </is>
       </c>
       <c r="F45" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G45" s="3" t="n">
-        <v>7.7</v>
+        <v>7</v>
       </c>
       <c r="H45" s="3" t="n">
-        <v>4.9</v>
+        <v>4.6</v>
       </c>
       <c r="I45" s="3" t="n">
-        <v>12.6</v>
+        <v>11.6</v>
       </c>
       <c r="J45" s="3" t="inlineStr"/>
       <c r="K45" s="3" t="n">
         <v>4.5</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B46" s="2" t="n">
         <v>4</v>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>MAIORANA's Team</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">MAIORANA </t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
@@ -2426,139 +2426,139 @@
       </c>
       <c r="B48" s="2" t="n">
         <v>6</v>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t>JAMIE's Team</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JAMIE </t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Marshall Popkin</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G48" s="2" t="n">
-        <v>4</v>
+        <v>4.1</v>
       </c>
       <c r="H48" s="2" t="n">
         <v>4.1</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>8.1</v>
       </c>
       <c r="J48" s="2" t="inlineStr"/>
       <c r="K48" s="2" t="n">
         <v>5.7</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="3" t="n">
         <v>6</v>
       </c>
       <c r="B49" s="3" t="n">
         <v>7</v>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>MISHA's Team</t>
         </is>
       </c>
       <c r="D49" s="3" t="inlineStr">
         <is>
           <t>Misha Freimann</t>
         </is>
       </c>
       <c r="E49" s="3" t="inlineStr">
         <is>
           <t>Holt Mountcastle</t>
         </is>
       </c>
       <c r="F49" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G49" s="3" t="n">
-        <v>5.1</v>
+        <v>5</v>
       </c>
       <c r="H49" s="3" t="n">
-        <v>4.1</v>
+        <v>3.8</v>
       </c>
       <c r="I49" s="3" t="n">
-        <v>9.300000000000001</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J49" s="3" t="inlineStr"/>
       <c r="K49" s="3" t="n">
         <v>6.4</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t>JESSE's Team</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JESSE </t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Kobi Eberly</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G50" s="2" t="n">
-        <v>6.8</v>
+        <v>6.3</v>
       </c>
       <c r="H50" s="2" t="n">
-        <v>5.8</v>
+        <v>5.3</v>
       </c>
       <c r="I50" s="2" t="n">
-        <v>12.7</v>
+        <v>11.6</v>
       </c>
       <c r="J50" s="2" t="inlineStr"/>
       <c r="K50" s="2" t="n">
         <v>5.2</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="3" t="n">
         <v>7</v>
       </c>
       <c r="B51" s="3" t="n">
         <v>1</v>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>MILLS's Team</t>
         </is>
       </c>
       <c r="D51" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">MILLS </t>
         </is>
       </c>
       <c r="E51" s="3" t="inlineStr">
         <is>
@@ -2672,57 +2672,57 @@
       </c>
       <c r="B54" s="2" t="n">
         <v>4</v>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
           <t>MAIORANA's Team</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">MAIORANA </t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Andrew Grzywacz</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G54" s="2" t="n">
-        <v>8.199999999999999</v>
+        <v>7.9</v>
       </c>
       <c r="H54" s="2" t="n">
-        <v>2.6</v>
+        <v>2.8</v>
       </c>
       <c r="I54" s="2" t="n">
-        <v>10.9</v>
+        <v>10.7</v>
       </c>
       <c r="J54" s="2" t="inlineStr"/>
       <c r="K54" s="2" t="n">
         <v>5.6</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="3" t="n">
         <v>7</v>
       </c>
       <c r="B55" s="3" t="n">
         <v>5</v>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>KESSLER's Team</t>
         </is>
       </c>
       <c r="D55" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">KESSLER </t>
         </is>
       </c>
       <c r="E55" s="3" t="inlineStr">
         <is>
@@ -2798,95 +2798,95 @@
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>MISHA's Team</t>
         </is>
       </c>
       <c r="D57" s="3" t="inlineStr">
         <is>
           <t>Misha Freimann</t>
         </is>
       </c>
       <c r="E57" s="3" t="inlineStr">
         <is>
           <t>Misha Freimann</t>
         </is>
       </c>
       <c r="F57" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G57" s="3" t="n">
         <v>2.8</v>
       </c>
       <c r="H57" s="3" t="n">
-        <v>3.4</v>
+        <v>3.3</v>
       </c>
       <c r="I57" s="3" t="n">
-        <v>6.2</v>
+        <v>6.1</v>
       </c>
       <c r="J57" s="3" t="inlineStr"/>
       <c r="K57" s="3" t="n">
         <v>6.8</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>JESSE's Team</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JESSE </t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Jesse Wasson</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G58" s="2" t="n">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
       <c r="H58" s="2" t="n">
         <v>2</v>
       </c>
       <c r="I58" s="2" t="n">
-        <v>4.2</v>
+        <v>4.1</v>
       </c>
       <c r="J58" s="2" t="inlineStr"/>
       <c r="K58" s="2" t="n">
         <v>8</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="3" t="n">
         <v>8</v>
       </c>
       <c r="B59" s="3" t="n">
         <v>1</v>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>MILLS's Team</t>
         </is>
       </c>
       <c r="D59" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">MILLS </t>
         </is>
       </c>
       <c r="E59" s="3" t="inlineStr">
         <is>
@@ -2959,57 +2959,57 @@
       </c>
       <c r="B61" s="3" t="n">
         <v>3</v>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>PAUL's Team</t>
         </is>
       </c>
       <c r="D61" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">PAUL </t>
         </is>
       </c>
       <c r="E61" s="3" t="inlineStr">
         <is>
           <t>Kevin Miller</t>
         </is>
       </c>
       <c r="F61" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G61" s="3" t="n">
-        <v>2.7</v>
+        <v>2.4</v>
       </c>
       <c r="H61" s="3" t="n">
-        <v>4</v>
+        <v>3.4</v>
       </c>
       <c r="I61" s="3" t="n">
-        <v>6.7</v>
+        <v>5.9</v>
       </c>
       <c r="J61" s="3" t="inlineStr"/>
       <c r="K61" s="3" t="n">
         <v>7.8</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B62" s="2" t="n">
         <v>4</v>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
           <t>MAIORANA's Team</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">MAIORANA </t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
@@ -3041,57 +3041,57 @@
       </c>
       <c r="B63" s="3" t="n">
         <v>5</v>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
           <t>KESSLER's Team</t>
         </is>
       </c>
       <c r="D63" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">KESSLER </t>
         </is>
       </c>
       <c r="E63" s="3" t="inlineStr">
         <is>
           <t>Simon Maybee</t>
         </is>
       </c>
       <c r="F63" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G63" s="3" t="n">
-        <v>1</v>
+        <v>0.9</v>
       </c>
       <c r="H63" s="3" t="n">
-        <v>2</v>
+        <v>2.2</v>
       </c>
       <c r="I63" s="3" t="n">
-        <v>3</v>
+        <v>3.1</v>
       </c>
       <c r="J63" s="3" t="inlineStr"/>
       <c r="K63" s="3" t="n">
         <v>8.800000000000001</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B64" s="2" t="n">
         <v>6</v>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
           <t>JAMIE's Team</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JAMIE </t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
@@ -3208,54 +3208,54 @@
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>MILLS's Team</t>
         </is>
       </c>
       <c r="D67" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">MILLS </t>
         </is>
       </c>
       <c r="E67" s="3" t="inlineStr">
         <is>
           <t>Stirling Van Winkle</t>
         </is>
       </c>
       <c r="F67" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G67" s="3" t="n">
         <v>2.1</v>
       </c>
       <c r="H67" s="3" t="n">
-        <v>2</v>
+        <v>1.9</v>
       </c>
       <c r="I67" s="3" t="n">
-        <v>4.1</v>
+        <v>4</v>
       </c>
       <c r="J67" s="3" t="inlineStr"/>
       <c r="K67" s="3" t="n">
         <v>9</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B68" s="2" t="n">
         <v>2</v>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
           <t>ROMPS's Team</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">ROMPS </t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
@@ -3328,139 +3328,139 @@
       </c>
       <c r="B70" s="2" t="n">
         <v>4</v>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
           <t>MAIORANA's Team</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">MAIORANA </t>
         </is>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>Kevin Perlow</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G70" s="2" t="n">
-        <v>2.9</v>
+        <v>2.8</v>
       </c>
       <c r="H70" s="2" t="n">
-        <v>3.3</v>
+        <v>3.2</v>
       </c>
       <c r="I70" s="2" t="n">
-        <v>6.2</v>
+        <v>6.1</v>
       </c>
       <c r="J70" s="2" t="inlineStr"/>
       <c r="K70" s="2" t="n">
         <v>6.3</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="3" t="n">
         <v>9</v>
       </c>
       <c r="B71" s="3" t="n">
         <v>5</v>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
           <t>KESSLER's Team</t>
         </is>
       </c>
       <c r="D71" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">KESSLER </t>
         </is>
       </c>
       <c r="E71" s="3" t="inlineStr">
         <is>
           <t>John Strike</t>
         </is>
       </c>
       <c r="F71" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G71" s="3" t="n">
         <v>0.5</v>
       </c>
       <c r="H71" s="3" t="n">
         <v>0.8</v>
       </c>
       <c r="I71" s="3" t="n">
-        <v>1.3</v>
+        <v>1.2</v>
       </c>
       <c r="J71" s="3" t="inlineStr"/>
       <c r="K71" s="3" t="n">
         <v>8.300000000000001</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B72" s="2" t="n">
         <v>6</v>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
           <t>JAMIE's Team</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JAMIE </t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>Kyle Stangroom</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G72" s="2" t="n">
-        <v>1</v>
+        <v>0.9</v>
       </c>
       <c r="H72" s="2" t="n">
         <v>1.1</v>
       </c>
       <c r="I72" s="2" t="n">
-        <v>2.1</v>
+        <v>2</v>
       </c>
       <c r="J72" s="2" t="inlineStr"/>
       <c r="K72" s="2" t="n">
         <v>9.800000000000001</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="3" t="n">
         <v>9</v>
       </c>
       <c r="B73" s="3" t="n">
         <v>7</v>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>MISHA's Team</t>
         </is>
       </c>
       <c r="D73" s="3" t="inlineStr">
         <is>
           <t>Misha Freimann</t>
         </is>
       </c>
       <c r="E73" s="3" t="inlineStr">
         <is>
@@ -3577,54 +3577,54 @@
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
           <t>ROMPS's Team</t>
         </is>
       </c>
       <c r="D76" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">ROMPS </t>
         </is>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
           <t>Jeff Dunn</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G76" s="2" t="n">
         <v>3.8</v>
       </c>
       <c r="H76" s="2" t="n">
-        <v>3.1</v>
+        <v>3</v>
       </c>
       <c r="I76" s="2" t="n">
-        <v>6.9</v>
+        <v>6.8</v>
       </c>
       <c r="J76" s="2" t="inlineStr"/>
       <c r="K76" s="2" t="n">
         <v>9.5</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="3" t="n">
         <v>10</v>
       </c>
       <c r="B77" s="3" t="n">
         <v>3</v>
       </c>
       <c r="C77" s="3" t="inlineStr">
         <is>
           <t>PAUL's Team</t>
         </is>
       </c>
       <c r="D77" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">PAUL </t>
         </is>
       </c>
       <c r="E77" s="3" t="inlineStr">
         <is>
@@ -3697,57 +3697,57 @@
       </c>
       <c r="B79" s="3" t="n">
         <v>5</v>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
           <t>KESSLER's Team</t>
         </is>
       </c>
       <c r="D79" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">KESSLER </t>
         </is>
       </c>
       <c r="E79" s="3" t="inlineStr">
         <is>
           <t>Adam Sizemore</t>
         </is>
       </c>
       <c r="F79" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G79" s="3" t="n">
-        <v>1.5</v>
+        <v>1.3</v>
       </c>
       <c r="H79" s="3" t="n">
-        <v>2.8</v>
+        <v>2.7</v>
       </c>
       <c r="I79" s="3" t="n">
-        <v>4.3</v>
+        <v>4</v>
       </c>
       <c r="J79" s="3" t="inlineStr"/>
       <c r="K79" s="3" t="n">
         <v>10.2</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B80" s="2" t="n">
         <v>6</v>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
           <t>JAMIE's Team</t>
         </is>
       </c>
       <c r="D80" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JAMIE </t>
         </is>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
@@ -3908,51 +3908,51 @@
           <t>ROMPS's Team</t>
         </is>
       </c>
       <c r="D84" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">ROMPS </t>
         </is>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
           <t>Devin Lilly</t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G84" s="2" t="n">
         <v>3.4</v>
       </c>
       <c r="H84" s="2" t="n">
         <v>2.9</v>
       </c>
       <c r="I84" s="2" t="n">
-        <v>6.3</v>
+        <v>6.2</v>
       </c>
       <c r="J84" s="2" t="inlineStr"/>
       <c r="K84" s="2" t="n">
         <v>9.800000000000001</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="3" t="n">
         <v>11</v>
       </c>
       <c r="B85" s="3" t="n">
         <v>3</v>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
           <t>PAUL's Team</t>
         </is>
       </c>
       <c r="D85" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">PAUL </t>
         </is>
       </c>
       <c r="E85" s="3" t="inlineStr">
         <is>
@@ -3987,54 +3987,54 @@
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
           <t>MAIORANA's Team</t>
         </is>
       </c>
       <c r="D86" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">MAIORANA </t>
         </is>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
           <t>Anthony Mascaro</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G86" s="2" t="n">
         <v>1</v>
       </c>
       <c r="H86" s="2" t="n">
-        <v>1.2</v>
+        <v>1.3</v>
       </c>
       <c r="I86" s="2" t="n">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
       <c r="J86" s="2" t="inlineStr"/>
       <c r="K86" s="2" t="n">
         <v>10.6</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="3" t="n">
         <v>11</v>
       </c>
       <c r="B87" s="3" t="n">
         <v>5</v>
       </c>
       <c r="C87" s="3" t="inlineStr">
         <is>
           <t>KESSLER's Team</t>
         </is>
       </c>
       <c r="D87" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">KESSLER </t>
         </is>
       </c>
       <c r="E87" s="3" t="inlineStr">
         <is>
@@ -4107,98 +4107,98 @@
       </c>
       <c r="B89" s="3" t="n">
         <v>7</v>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
           <t>MISHA's Team</t>
         </is>
       </c>
       <c r="D89" s="3" t="inlineStr">
         <is>
           <t>Misha Freimann</t>
         </is>
       </c>
       <c r="E89" s="3" t="inlineStr">
         <is>
           <t>Chad Schwartz</t>
         </is>
       </c>
       <c r="F89" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G89" s="3" t="n">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
       <c r="H89" s="3" t="n">
         <v>1.5</v>
       </c>
       <c r="I89" s="3" t="n">
         <v>4.1</v>
       </c>
       <c r="J89" s="3" t="inlineStr"/>
       <c r="K89" s="3" t="n">
         <v>11</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
           <t>JESSE's Team</t>
         </is>
       </c>
       <c r="D90" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JESSE </t>
         </is>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
           <t>Stephen Grivnow</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G90" s="2" t="n">
-        <v>1.8</v>
+        <v>1.7</v>
       </c>
       <c r="H90" s="2" t="n">
-        <v>1.7</v>
+        <v>1.4</v>
       </c>
       <c r="I90" s="2" t="n">
-        <v>3.5</v>
+        <v>3.1</v>
       </c>
       <c r="J90" s="2" t="inlineStr"/>
       <c r="K90" s="2" t="n">
         <v>10.3</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="3" t="n">
         <v>12</v>
       </c>
       <c r="B91" s="3" t="n">
         <v>1</v>
       </c>
       <c r="C91" s="3" t="inlineStr">
         <is>
           <t>MILLS's Team</t>
         </is>
       </c>
       <c r="D91" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">MILLS </t>
         </is>
       </c>
       <c r="E91" s="3" t="inlineStr">
         <is>
@@ -4353,57 +4353,57 @@
       </c>
       <c r="B95" s="3" t="n">
         <v>5</v>
       </c>
       <c r="C95" s="3" t="inlineStr">
         <is>
           <t>KESSLER's Team</t>
         </is>
       </c>
       <c r="D95" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">KESSLER </t>
         </is>
       </c>
       <c r="E95" s="3" t="inlineStr">
         <is>
           <t>Tyler Kujawa-Poth</t>
         </is>
       </c>
       <c r="F95" s="3" t="inlineStr">
         <is>
           <t>Center</t>
         </is>
       </c>
       <c r="G95" s="3" t="n">
-        <v>2.2</v>
+        <v>1.8</v>
       </c>
       <c r="H95" s="3" t="n">
-        <v>1.2</v>
+        <v>1.3</v>
       </c>
       <c r="I95" s="3" t="n">
-        <v>3.4</v>
+        <v>3.2</v>
       </c>
       <c r="J95" s="3" t="inlineStr"/>
       <c r="K95" s="3" t="n">
         <v>10.4</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B96" s="2" t="n">
         <v>6</v>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
           <t>JAMIE's Team</t>
         </is>
       </c>
       <c r="D96" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">JAMIE </t>
         </is>
       </c>
       <c r="E96" s="2" t="inlineStr">
         <is>